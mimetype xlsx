--- v0 (2026-01-27)
+++ v1 (2026-04-05)
@@ -10,185 +10,2067 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1289" uniqueCount="672">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>7129</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Clênio Joaquim, Paulinho da Fartura</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7129/indicacao_n01.2026_clenio_estradas_fartura.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade realizar o patrolamento e encascalhamento das estradas vicinais da Comunidade Santo Antônio da Fartura.</t>
+  </si>
+  <si>
+    <t>7130</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Clênio Joaquim, Dr. Gediel, Rosangela Contadora</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7130/indicacao_n02.2026_clenio_tapa_buracos_fartura.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar operação tapa-buracos em toda a extensão da Avenida Centenário na Comunidade Santo Antônio da Fartura.</t>
+  </si>
+  <si>
+    <t>7131</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Fabiano Teruel, Clênio Joaquim, Dr. Gediel, Janaina Nordestina, João Fique Frio, Miguel De Paula, Paulinho da Fartura, Professora Socorro, Prof. Fabio Alves, Rosangela Contadora, Silvio Eventos, Zé Barbeiro, Zézinho da Farmacia</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7131/indicacao_n03.2026_fabiano_manilhamento_todos_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar o manilhamento em toda a extensão da Avenida Centenário, na Comunidade Santo Antônio da Fartura, visando ao adequado escoamento de águas pluviais.</t>
+  </si>
+  <si>
+    <t>7132</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7132/indicacao_n04.2026_fabiano_todos_vereadores_reurb.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de iniciar o Processo de Regularização Fundiária Urbana (REURB) nas quadras do Bairro Jupiara ainda não contempladas, com atenção especial às situadas em frente à Avenida Senador Atílio Fontana.</t>
+  </si>
+  <si>
+    <t>7133</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Prof. Fabio Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7133/indicacao_n05.2026_fabio_pavimentacao_na_mt-404_modelo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a urgente necessidade de adoção de medidas junto ao Governo do Estado, com o objetivo de viabilizar a pavimentação asfáltica da Rodovia MT-404, passando pela denominada estrada da balança, com início na MT-140, na região dos Bottan, Aristeu Bertolini e Vitor Vesz, seguindo até a Comunidade da Usina Rio da Casca.</t>
+  </si>
+  <si>
+    <t>7134</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7134/indicacao_n06.2026_fabio_pavimentacao_contrucao_04_de_outubro.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE REALIZAR NOVA PAVIMENTAÇÃO ASFÁLTICA EM APROXIMADAMENTE 500 (QUINHENTOS) METROS, LIGANDO A MT-344 À SEDE DA ASSOCIAÇÃO DA COMUNIDADE 04 DE OUTUBRO, BEM COMO A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE E A CONSTRUÇÃO DE UM BARRACÃO COMUNITÁRIO NA ÁREA DE USO COMUM DA COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>7135</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Dr. Gediel, Clênio Joaquim, Rosangela Contadora</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7135/indicacao_n07.2026_gediel_veiculo_hospital_municipal.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de tomar medidas, visando a aquisição de um Veículo Utilitário, tipo Sedan, a fim de atender às demandas do Hospital Municipal Coração de Jesus.</t>
+  </si>
+  <si>
+    <t>7136</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>João Fique Frio</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7136/indicacao_n08.2026_joao_fique_frio__reuniao_tabagismo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de retorno das reuniões periódicas do Programa de Combate ao Tabagismo na Academia de Saúde.</t>
+  </si>
+  <si>
+    <t>7137</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Rosangela Contadora, Clênio Joaquim, Dr. Gediel</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7137/indicacao_n09.2026_rosangela_reducao_de_carga_horaria.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de adotar medidas administrativas e legislativas visando à redução da carga horária de trabalho do Servidor Público Municipal que seja responsável legal e cuidador direto de Pessoa com Deficiência, sem prejuízo de seus direitos salariais, em conformidade com a Lei Complementar Estadual nº 41/2025.</t>
+  </si>
+  <si>
+    <t>7138</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Zé Barbeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7138/indicacao_n10.2026_jose_humberto_reforma_e_ampliacao_da_antiga_delegacia_civil_para_o_conselho_tutelar.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas visando a reforma e ampliação do prédio da antiga Delegacia Civil, com a finalidade de destiná-lo ao funcionamento do Conselho Tutelar.</t>
+  </si>
+  <si>
+    <t>7147</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7147/indicacao_n11.2026_jose_humberto_reforma_ponte.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de reforma da ponte sobre o Rio Piraputanga, que interliga as Comunidades 4 de Outubro e 14 de Agosto.</t>
+  </si>
+  <si>
+    <t>7148</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7148/indicacao_n12.2026_silvio_inpc.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de alterar a Lei Nº2091, de 19 de maio de 2015, a fim de que o Reajuste da Revisão Geral Anual (RGA) seja calculado com base no Índice Nacional de Preços ao Consumidor (INPC) ou no Índice Nacional de Preços ao Consumidor Amplo (IPCA), adotando-se sempre o índice mais vantajoso.</t>
+  </si>
+  <si>
+    <t>7149</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Silvio Eventos, Dr. Gediel, Miguel De Paula, Prof. Fabio Alves, Zé Barbeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7149/indicacao_n13.2026_silvio_reabertura_psf_noturno.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de retorno do atendimento na Unidade Noturna de Saúde, a qual funciona no PSF Rural, visando o restabelecimento desse serviço essencial à população.</t>
+  </si>
+  <si>
+    <t>7150</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Zézinho da Farmacia</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7150/indicacao_n14.2026_jose_antonio_curva_de_nivel_santo_antonio_da_fartura.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de tomar medidas com base na Lei Municipal nº 2.943/2023, que institui o Programa Porteira Adentro, que objetive a implantação de curvas de nível em propriedades rurais com risco de erosão do solo, especialmente no período chuvoso, a ser executado na Comunidade Santo Antônio da Fartura.</t>
+  </si>
+  <si>
+    <t>7151</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7151/indicacao_n15.2026_jose_antonio_feira_ao_livre_no_bairro_recanto_dos_passaros_ii.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de tomar medidas que objetivem com à realização de Feira ao Ar Livre no Bairro Recanto dos Pássaros II, nas dependências do Parque Recanto dos Pássaros João do Nascimento Conceição.</t>
+  </si>
+  <si>
+    <t>7152</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Janaina Nordestina</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7152/indicacao_n16.2026_janaina__faixa_de_pedestre.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar estudos técnicos para a reativação da faixa de pedestres na travessia da BR-070, entre a Avenida Senador Atílio Fontana e a Avenida Brasília, nas proximidades do Posto de Combustíveis Shell e à Empresa Agrisul, visando à segurança dos pedestres e ao acesso aos Bairros adjacentes.</t>
+  </si>
+  <si>
+    <t>7153</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Miguel De Paula</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7153/indicacao_n17.2026_miguel_anel_viario.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas, em parceria com a Secretaria de Estado de Infraestrutura e Logística (SINFRA) e o Departamento Nacional de Infraestrutura de Transportes (DNIT), que objetive a implantação de um anel viário ou rodoanel em Campo Verde, com o intuito de facilitar o acesso de veículos pesados às</t>
+  </si>
+  <si>
+    <t>7154</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7154/indicacao_n18.2026__miguel_drenagem_agua_de_chuva_caed.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realização de drenagem externa das águas pluviais no Centro de Atendimento Especializado de Diagnóstico (CAED).</t>
+  </si>
+  <si>
+    <t>7155</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Professora Socorro</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7155/indicacao_n19.2026_socorro_senha_farmacia_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de se tomar medidas que objetivem com aquisição e instalação de sistema eletrônico de distribuição de senhas para o atendimento aos usuários da Farmácia Municipal.</t>
+  </si>
+  <si>
+    <t>7157</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Clênio Joaquim</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7157/indicacao_n20.2026_clenio_patrolamento.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas que objetive com o patrolamento e encascalhamento das estradas das Comunidades 14 de Agosto e 04 de Outubro.</t>
+  </si>
+  <si>
+    <t>7158</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Dr. Gediel</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7158/indicacao_n21.2026_gediel_limpa_fossa_comunitaria.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de tomar medidas visando à implantação do Projeto Caminhão Limpa Fossa Comunitária.</t>
+  </si>
+  <si>
+    <t>7159</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Fabiano Teruel</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7159/indicacao_n23.2026_fabiano_galerias_pluviais_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de garantir oferta real de vagas em concursos públicos no Município de Campo Verde – MT, com a prioridade de convocação dos candidatos aprovados e a vedação de concursos apenas para cadastro de reserva ou com oferta simbólica de vagas.</t>
+  </si>
+  <si>
+    <t>7160</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7160/indicacao_n23.2026_fabiano_galerias_pluviais_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de adoção de medidas visando à construção de galerias pluviais na continuação da Avenida Goiás, às margens da MT-140, no sentido Nova Brasilândia/Chapada dos Guimarães.</t>
+  </si>
+  <si>
+    <t>7161</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7161/indicacao_n24.2026_miguel_viaduto.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de se tomar medidas, junto a Secretaria de Estado de Infraestrutura e Logística de Mato Grosso (SINFRA-MT) e Departamento Nacional de Infraestrutura de Transportes (DNIT), visando à construção de um viaduto no cruzamento que interliga a MT-140 com a BR-070, em frente ao Posto de Combustível Araras.</t>
+  </si>
+  <si>
+    <t>7162</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Paulinho da Fartura</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7162/indicacao_n25.2026_paulo__asfalto_fartura_ate_corrego_do_ouro.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de adoção de medidas que objetivem a construção de pavimentação asfáltica no traçado da estrada que liga a Comunidade Santo Antônio da Fartura, passando pela Comunidade Córrego do Ouro, até a saída da pedreira, com acesso à BR-364.</t>
+  </si>
+  <si>
+    <t>7163</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Rosangela Contadora</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7163/indicacao_n26.2026_rosangela_-_academia_publica.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de implantação de Academia Pública ao Ar Livre, de caráter inclusivo, com equipamentos para idosos, Pessoas com Deficiência (PCDs) e espaço infantil, no residencial Buritis, visando à promoção da saúde, qualidade de vida e bem-estar da população.</t>
+  </si>
+  <si>
+    <t>7164</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7164/indicacao_n27.2026_rosangela_-_canteiro_imaginario_avenida.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar a reforma e a readequação da sinalização viária da Avenida Presidente João Goulart, com a revitalização das faixas de trânsito e implantação de dispositivos de segurança viária, como placas de sinalização e tachões refletivos (“olho de gato”), especialmente no trecho em frente ao Parque das Araras, em Campo Verde – MT.</t>
+  </si>
+  <si>
+    <t>7165</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7165/indicacao_n28.2026_socorro_galeria_dos_prefeitos.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de instituir, no âmbito do Poder Executivo, a galeria de Prefeitos Municipais, a ser instalada em local de destaque na Sede da Prefeitura, com o objetivo de preservar a memória histórica e reconhecer a contribuição de cada gestor que administrou o Município desde sua Emancipação Política.</t>
+  </si>
+  <si>
+    <t>7166</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7166/indicacao_n29.2026_ze_humberto_asfalto_capim_b.pdf</t>
+  </si>
+  <si>
+    <t>Indica a urgente necessidade de execução de pavimentação asfáltica na via que liga a MT-344 até a Comunidade Capim Branco.</t>
+  </si>
+  <si>
+    <t>7167</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Zé Barbeiro, Janaina Nordestina</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7167/indicacao_n30.2026_ze_humberto_hospital.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de se tomar medidas junto ao Governo Federal, Estadual, Secretarias de Saúde Estadual e Municipal para a construção do Novo Hospital Municipal, no prédio que atualmente está situada a Secretaria Municipal de Obras.</t>
+  </si>
+  <si>
+    <t>7168</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7168/indicacao_n31.2026_joao_aumentar_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de ampliação da equipe responsável pelo recolhimento dos restos de poda de árvores em nosso Município.</t>
+  </si>
+  <si>
+    <t>7169</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>João Fique Frio, Silvio Eventos</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7169/indicacao_n32.2026_joao_manutencao.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a urgente necessidade de limpeza, reforma ou substituição dos equipamentos da academia popular ao ar livre na Comunidade Agrovila Governador João Ponce de Arruda.</t>
+  </si>
+  <si>
+    <t>7170</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7170/indicacao_n33.2026_jose_antonio_copinha_infantojuvenil_.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de se tomar medidas visando à realização da Copinha de Futebol Infantojuvenil no Município, a ser realizada no mês de outubro.</t>
+  </si>
+  <si>
+    <t>7171</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7171/indicacao_n34.2026_jose_antonio_corrida_de_sao_cristovao_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de se tomar medidas que viabilizem a realização da Corrida de São Cristóvão, a ser promovida anualmente no dia 25 de julho, tendo como local a Avenida São Cristóvão.</t>
+  </si>
+  <si>
+    <t>7172</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7172/indicacao_n35.2026_jose_humberto_iluminacao_paulo_freire__1.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de promover melhorias na iluminação interna das salas de aula do Centro Educacional Paulo Freire.</t>
+  </si>
+  <si>
+    <t>7173</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Silvio Eventos, Janaina Nordestina, Zézinho da Farmacia</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7173/indicacao_n36.2026_silvio_balizamento_aeroporto.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de implantar Sistema de Balizamento (Iluminação da Pista), no Aeroporto Municipal José Luís de Lima (Zeca).</t>
+  </si>
+  <si>
+    <t>7174</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Silvio Eventos, Clênio Joaquim, Dr. Gediel, João Fique Frio, Miguel De Paula, Rosangela Contadora, Zézinho da Farmacia</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7174/indicacao_n37.2026_silvio_substituicao_das_academias_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de substituição das Academias ao Ar Livre que se encontram danificadas no Município de Campo Verde.</t>
+  </si>
+  <si>
+    <t>7175</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Miguel De Paula, Prof. Fabio Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7175/indicacao_no38.2026__miguel_de_paula_ponte_de_concreto_capim_branco.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de substituição da Ponte de Madeira por uma de Concreto na Comunidade Capim Branco.</t>
+  </si>
+  <si>
+    <t>7177</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7177/indicacao_n39.2026_clenio_farmacia_fartura.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE UNIDADE DESCENTRALIZADA DA FARMÁCIA SATÉLITE MUNICIPAL NA COMUNIDADE SANTO ANTÔNIO DA FARTURA, COM O OBJETIVO DE AMPLIAR O ACESSO DA POPULAÇÃO LOCAL À DISTRIBUIÇÃO GRATUITA DE MEDICAMENTOS E INSUMOS FARMACÊUTICOS.</t>
+  </si>
+  <si>
+    <t>7178</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7178/indicacao_n40.2026_clenio_monitor_onibus_escolar.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE ADOTAR MEDIDAS QUE VISEM À CONTRATAÇÃO DE MONITORES PARA ATUAREM NOS ÔNIBUS ESCOLARES DO MUNICÍPIO, COM ATENÇÃO ESPECIAL À ZONA RURAL.</t>
+  </si>
+  <si>
+    <t>7179</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7179/indicacao_n41_fabiano_avenida_goias.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE ABERTURA DO PROLONGAMENTO DA AVENIDA GOIÁS, COM A INTEGRAÇÃO DA MESMA À AVENIDA BRASÍLIA, NAS PROXIMIDADES DO POSTO PARANÁ, AO LADO DO PÁTIO DO POSTO.</t>
+  </si>
+  <si>
+    <t>7180</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7180/indicacao_n42_fabiano_semafaro.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE ADOTAR PROVIDÊNCIAS JUNTO  AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES (DNIT), VISANDO A REALIZAÇÃO DE ESTUDOS PARA A INSTALAÇÃO DE SEMÁFORO NA TRAVESSIA DA BR-070, ENTRE A AVENIDA BRASIL (CENTRO) E A AVENIDA SÃO LOURENÇO (BAIRRO SÃO LOURENÇO), COM O OBJETIVO DE MELHORAR A SEGURANÇA VIÁRIA E A FLUIDEZ DO TRÁFEGO.</t>
+  </si>
+  <si>
+    <t>7181</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Prof. Fabio Alves, Janaina Nordestina, Silvio Eventos</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7181/indicacao_n43_fabio_silvio_janaina_istalacao_de_cadeiras_ginasio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE TOMAR MEDIDAS QUE OBJETIVE COM INSTALAÇÃO DE ASSENTOS NAS ARQUIBANCADAS DO GINÁSIO JOUBERT ISAÍAS ROMANCINI, BEM COMO A TROCA DO PISO DA QUADRA POLIESPORTIVA.</t>
+  </si>
+  <si>
+    <t>7182</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7182/indicacao_n44_jose_humberto_primeiros_socorros_nas_escolas_.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLEMENTAR CURSO DE PRIMEIROS SOCORROS DESTINADO AOS ALUNOS DAS SÉRIES INICIAIS DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>7183</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7183/indicacao_n45_miguel_de_paula_desmembramento.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE ADOTAR PROVIDÊNCIAS, VISANDO DESMEMBRAMENTO PARCIAL DA ÁREA DA ANTIGA PISTA DE MOTOCROSS PARA A CONSTRUÇÃO DE PARQUE INFANTIL, ACADEMIA AO AR LIVRE, PISTA DE CAMINHADA, BICICROSS, QUADRA DE AREIA E ILUMINAÇÃO COM LÂMPADAS DE LED.</t>
+  </si>
+  <si>
+    <t>7184</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7184/indicacao_n46_miguel_reforma_creche.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE TOMAR MEDIDAS QUE OBJETIVE COM REFORMA DA CRECHE MUNICIPAL JOHANNES BERTHOLD HENNING, “PADRE JOÃO”, NO BAIRRO SÃO MIGUEL.</t>
+  </si>
+  <si>
+    <t>7185</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Silvio Eventos, Miguel De Paula, Prof. Fabio Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7185/indicacao_n47_silvio_fabio_miguel_manutencao_gramado_limeira.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A MANUTENÇÃO NO GRAMADO, ALAMBRADO E AQUISIÇÃO DE TRAVES PARA O CAMPO DE FUTEBOL DA COMUNIDADE LIMEIRA.</t>
+  </si>
+  <si>
+    <t>7186</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Dr. Gediel, Clênio Joaquim, Fabiano Teruel, João Fique Frio, Miguel De Paula, Professora Socorro, Rosangela Contadora, Zézinho da Farmacia</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7186/indicacao_n48_gediel_sumula_stf.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE TOMAR MEDIDAS QUE DETERMINE AOS ÓRGÃOS COMPETENTES DA ADMINISTRAÇÃO PÚBLICA A ADOÇÃO DAS MEDIDAS ADMINISTRATIVAS E LEGISLATIVAS NECESSÁRIAS PARA ASSEGURAR O CUMPRIMENTO DA SÚMULA VINCULANTE Nº 4 DO SUPREMO TRIBUNAL FEDERAL.</t>
+  </si>
+  <si>
+    <t>7187</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7187/indicacao_n49_jose_antonio_espacos_sensoriais_.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NCESSIDADE DE IMPLANTAÇÃO DE ESPAÇOS SENSORIAIS NAS PRAÇAS PÚBLICAS DO MUNICÍPIO, COM O OBJETIVO DE PROMOVER INCLUSÃO, ACESSIBILIDADE E BEM-ESTAR PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DEMAIS DEFICIÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7188</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Silvio Eventos, Janaina Nordestina, Prof. Fabio Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7188/indicacao_n50_silvio_instalacao_corrimao_estadio_joubert.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE CORRIMÃO NAS ESCADAS DO GINÁSIO JOUBERT ISAIAS ROMANCINI, COM FOCO NA ACESSIBILIDADE.</t>
+  </si>
+  <si>
+    <t>7189</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7189/indicacao_n51_socorro_av_piranhacu.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE TOMAR MEDIDAS QUE OBJETIVE COM A PAVIMENTAÇÃO ASFÁLTICA NO TRECHO DA AVENIDA PIRANHAÇU ATÉ A AVENIDA SENADOR ATÍLIO FONTANA.</t>
+  </si>
+  <si>
+    <t>7190</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Professora Socorro, Zé Barbeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7190/indicacao_n52_socorro_cosip.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE TOMAR MEDIDAS QUE OBJETIVE COM A CONCESSÃO DA ISENÇÃO DA TAXA DE CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA (COSIP), PARA TEMPLOS RELIGIOSOS NO MUNICÍPIO DE CAMPO VERDE.</t>
+  </si>
+  <si>
+    <t>7191</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7191/indicacao_n53_jose_antonio_iptu_sorteio_.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE TOMAR MEDIDAS QUE OBJETIVE A REALIZAÇÃO DE ESTUDO DE VIABILIDADE PARA A INSTITUIÇÃO DE PROGRAMA DE INCENTIVO À ADIMPLÊNCIA DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU), RELATIVO AO EXERCÍCIO DE 2026, MEDIANTE A IMPLEMENTAÇÃO DE CAMPANHAS DE EDUCAÇÃO FISCAL E A REALIZAÇÃO DE SORTEIOS DE PRÊMIOS AOS CONTRIBUINTES ADIMPLENTES, A SER REGULAMENTADO POR ATO PRÓPRIO DO PODER EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>7198</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7198/indicacao_n54.2026_clenio_redutores_de_velocidade.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de implantação de redutores de velocidade na Avenida Mato Grosso, nos dois sentidos da via, nos Bairros Belvedere e Greenville, especialmente nas áreas antes das rotatórias que ainda não dispõem desta sinalização preventiva.</t>
+  </si>
+  <si>
+    <t>7199</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Clênio Joaquim, Dr. Gediel, Paulinho da Fartura, Rosangela Contadora</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7199/indicacao_n55.2026_clenio_reforma_escola_santo_antonio_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas, que visem à reforma geral da Escola Municipal Santo Antônio, localizada na Comunidade Santo Antônio da Fartura.</t>
+  </si>
+  <si>
+    <t>7200</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Fabiano Teruel, Clênio Joaquim</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7200/indicacao_n56.2026_fabiano_ambulancia_fartura.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de adotar medidas para a contratação de socorristas em regime de plantão contínuo, a fim de atuarem juntamente à ambulância da Comunidade Santo Antônio da Fartura, visando aprimorar o atendimento de urgências e emergências.</t>
+  </si>
+  <si>
+    <t>7201</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Fabiano Teruel, Rosangela Contadora</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7201/indicacao_n57.2026_fabiano_isencao_de_taxa_de_construcao_ok.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de estudo para ampliação da metragem de construção de edificações com isenção de taxa de alvará, passando de 60 m² para 70 m².</t>
+  </si>
+  <si>
+    <t>7202</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Dr. Gediel, Clênio Joaquim, Prof. Fabio Alves, Rosangela Contadora</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7202/indicacao_n58.2026_gediel_micropavimentacao_em_frente_a_creche.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de realizar micropavimentação na Rua Tupi, localizada no Bairro Vale do Sol, especialmente no trecho em frente à Creche Francisco Tirado Aragão Filho.</t>
+  </si>
+  <si>
+    <t>7203</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7203/indicacao_n59.2026_gediel_transporte_universitario.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de implantação de Programa Municipal de Transporte Universitário gratuito, destinado aos estudantes residentes no Município que frequentam instituições de ensino superior em Cidades vizinhas.</t>
+  </si>
+  <si>
+    <t>7204</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Ivonete da Feira</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7204/indicacao_n60.2026_ivonete_rodoviaria.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de adotar medidas que visam à manutenção do telhado do pavilhão de recepção da Rodoviária Municipal de Campo Verde.</t>
+  </si>
+  <si>
+    <t>7205</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas que objetivem o fechamento das laterais de ponto de ônibus, nos locais que ainda não possuem tal estrutura.</t>
+  </si>
+  <si>
+    <t>7206</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7206/indicacao_n62.2026_ze_humberto_cartao_solidario.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas que objetive com estudo e criação do “Cartão Solidário” (Material Escolar), aos alunos regularmente matriculados na Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>7207</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7207/indicacao_n63.2026_jose_antonio_conclusao_do_parque_recanto_dos_passaros_.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de se tomar medidas, visando a viabilização da conclusão da obra do Parque Recanto dos Pássaros João do Nascimento Conceição.</t>
+  </si>
+  <si>
+    <t>7208</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7208/indicacao_n64.2026_jose_antonio_wi-fi_gratuito_em_prcas_e_parque__.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de se tomar medidas para implantação de serviço de WI-FI gratuito em Praças e Parques Públicos do Município, com o objetivo de promover a inclusão digital, ampliar o acesso à informação e fomentar a conectividade da população.</t>
+  </si>
+  <si>
+    <t>7209</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7209/indicacao_n65.2026_miguel_de_paula_redutor_de_velocidade_beija-flor_e_sao_cristovao.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de construir redutor de velocidade nas proximidades da rotatória entre as Avenidas São Cristóvão e Beija-Flor, no sentido de retorno da via.</t>
+  </si>
+  <si>
+    <t>7210</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7210/indicacao_n66.2026_miguel_faixa_sinalizacao_dom_osorio.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar pintura de sinalização viária e a implantação de placas indicativas no trecho asfaltado que dá acesso à Comunidade Dom Osório.</t>
+  </si>
+  <si>
+    <t>7211</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Silvio Eventos</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7211/indicacao_n67.2026_silvio_totem.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de instalar Totem de Monitoramento e Segurança em frente ao Centro Educacional Bem-Me-Quer, situada no Bairro Jupiara.</t>
+  </si>
+  <si>
+    <t>7212</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7212/indicacao_n68.2026_ze_humberto__asfalto_patio.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de adotar medidas para a implantação de Pavimentação Asfáltica no Pátio da Garagem dos Ônibus Escolares Municipais.</t>
+  </si>
+  <si>
+    <t>7213</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_n69.2026_clenio_capim_branco.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de tomar medidas que objetive com a Implantação de Iluminação com Super Postes e Câmeras de Monitoramento na entrada da Comunidade Capim Branco.</t>
+  </si>
+  <si>
+    <t>7214</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7214/indicacao_n70.2026_clenio_lixos_volumosos_.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLEMENTAR MEDIDAS PARA A RETIRADA MENSAL DE LIXOS VOLUMOSOS E RESÍDUOS INSERVIVEIS (MÓVEIS VELHOS, ELETRODOMÉSTICOS INUTILIZADOS, RESTOS DE MADEIRA, ETC) NA COMUNIDADE SANTO ANTÔNIO DA FARTURA E CÓRREGO DO OURO.INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLEMENTAR MEDIDAS PARA A RETIRADA MENSAL DE LIXOS VOLUMOSOS E RESÍDUOS INSERVIVEIS (MÓVEIS VELHOS, ELETRODOMÉSTICOS INUTILIZADOS, RESTOS DE MADEIRA, ETC) NA COMUNIDADE SANTO ANTÔNIODA FARTURA E CÓRREGO DO OURO.</t>
+  </si>
+  <si>
+    <t>7215</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7215/indicacao_n71.2026_joao_fique_frio_areia.pdf</t>
+  </si>
+  <si>
+    <t>Indica a urgente necessidade de implementar medidas para a substituição e acompanhamento contínuo da qualidade das areias nos parques infantis.</t>
+  </si>
+  <si>
+    <t>7216</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7216/indicacao_n72.2026_joao_fique_frio_iptu.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE TOMAR MEDIDAS JUNTO A SECRETARIA MUNICIPAL DE FAZENDA (SMFAZ) QUE OBJETIVE COM A INCLUSÃO DE UM INFORMATIVO NO CARNÊ DO IPTU DESTE ANO, EM LETRAS MAIÚSCULAS INFORMANDO O NÚMERO DO IMÓVEL E CEP DA RUA, CASO NÃO POSSUA NUMERAÇÃO VISÍVEL, QUE O PROPRIETÁRIO TENHA O PRAZO DE 90 DIAS PARA ADEQUAÇÃO, BEM COMO A PREFEITURA MUNICIPAL IMPLEMENTAR O SISTEMA DE IDENTIFICAÇÃO DAS VIAS, RUAS E AVENIDAS.</t>
+  </si>
+  <si>
+    <t>7217</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7217/indicacao_n73.2026_fabiano_energia_solar.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de instalação de Sistema de Geração de Energia Solar Fotovoltaica nas Edificações Públicas Municipais recentemente inauguradas.</t>
+  </si>
+  <si>
+    <t>7218</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7218/indicacao_n74.2026_miguel_drenagem.pdf</t>
+  </si>
+  <si>
+    <t>Indica a urgência na correção da drenagem urbana, visando eliminar os pontos de alagamento na Avenida Brasília, especialmente nas imediações das Empresas Guimarães Agrícola e Concessionária Zaher Chevrolet.</t>
+  </si>
+  <si>
+    <t>7219</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7219/indicacao_n75.2026_miguel_de_paula_reativacao_da_fabrica_de_manilha.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de reativar a fábrica de manilhas.</t>
+  </si>
+  <si>
+    <t>7220</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7220/indicacao_n76.2026_ivonete_infraestrutura_feira.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de instalação de ponto de ônibus com cobertura e fechamento lateral na parada destinada aos alunos da Zona Rural, localizada na entrada do antigo Clube de Campo Sol de Verão.</t>
+  </si>
+  <si>
+    <t>7221</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7221/indicacao_n77.2026_ivonete_de_outubro.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de roçar, podar árvores, abrir o acesso ao Posto de Saúde da Família (PSF) e revitalizar a iluminação pública na Área Social da Comunidade 04 de Outubro.</t>
+  </si>
+  <si>
+    <t>7222</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7222/indicacao_n78.2026_ze_humberto_colete_salva_vidas.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas para aquisição de novos coletes salva-vidas para usuários dos pedalinhos no Parque das Araras.</t>
+  </si>
+  <si>
+    <t>7223</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_n79.2026_ze_humberto_totem_waldemon.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas que objetive com instalação de totem de monitoramento em frente à Escola Estadual Waldemon Moraes Coelho.</t>
+  </si>
+  <si>
+    <t>7224</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7224/indicacao_n80.2026_jose_antonio_educacao_finaceira.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas, visando estudo para implantação de um Programa de Educação Financeira e Empreendedorismo nas Escolas Municipais, voltado aos alunos do 1º ao 5º ano do Ensino Fundamental, em parcerias com o setor privado.</t>
+  </si>
+  <si>
+    <t>7225</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7225/indicacao_n81.2026_jose_antonio_ortopedista.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de avaliação e ampliação do atendimento Ortopédico no Centro de Especialidades Municipal (CEM), com o objetivo de garantir agilidade nos atendimentos e reforçar o cumprimento da prioridade legal conferida às pessoas idosas, conforme os artigos 3º e 15, §1º, da lei federal nº 10.741/2003 (estatuto do idoso).</t>
+  </si>
+  <si>
+    <t>7226</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7226/indicacao_n82.2026_paulinho_novo_espaco_de_lazer.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de adotar medidas visando à ampliação e reestruturação do Novo Espaço de Lazer e Parque Infantil, localizado na Avenida São_x000D_
+Cristóvão, no Bairro Santa Rosa: com implantação de bancos e lixeiras, bem como a instalação de tela de proteção na quadra da localidade.</t>
+  </si>
+  <si>
+    <t>7227</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7227/indicacao_n83.2026_paulinho_rocar_acostamento.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas, que objetivem a realização de limpeza (roçagem) no acostamento da Avenida Centenário, na Comunidade Santo Antônio da Fartura, visando melhorar a segurança, a circulação e o bem-estar da população local.</t>
+  </si>
+  <si>
+    <t>7232</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7232/indicacao_n84.2026_clenio__cascalhamento_do_patio_da_das_escola_da_comunidade_santo_antonio_da_fartura_.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de adotar medidas que visem o cascalhamento do pátio da Escola Municipal Santo Antônio e da Escola Estadual Gustavo Dutra, ambas localizadas na Comunidade Santo Antônio da Fartura.</t>
+  </si>
+  <si>
+    <t>7233</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7233/indicacao_n85.2026_clenio_taperinha.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de tomar medidas que objetive a construção de Unidade de Saúde da Família – USF, na Comunidade Taperinha.</t>
+  </si>
+  <si>
+    <t>7234</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7234/indicacao_n86.2026_fabiano_estacionamento_mato_grosso.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas para a implantação de estacionamento no canteiro central da Avenida Mato Grosso, em frente às Escolas Progresso e Escola Municipal Professora Áurea Gonçalves Marquetti.</t>
+  </si>
+  <si>
+    <t>7235</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7235/indicacao_n87.2026_fabiano_neurologista.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de estudo técnico visando à contratação de Médico Neurologista para atendimento contínuo e regular no Centro de Atendimento Especializado de Diagnóstico (CAED)</t>
+  </si>
+  <si>
+    <t>7236</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7236/indicacao_n88.2026_gediel_auxiliar_tea.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de realizar seletivo para o cargo de Auxiliar de Inclusão Escolar, destinado ao atendimento de crianças com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>7237</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7237/indicacao_n89.2026_gediel_lava_jato_secretaria_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de adotar providências visando à disponibilização de lava jato destinado ao atendimento da frota de veículos da Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>7238</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7238/indicacao_n90.2026_ivonete_projeto_irrigacao_gravidade_taperinha.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de implantar um Projeto de Plantio de Árvores Frutíferas com irrigação por gravidade nas Comunidades Rural Taperinha e Capim Branco.</t>
+  </si>
+  <si>
+    <t>7239</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7239/indicacao_n91.2026_ivonete_redutor_de_velocidade_na_rua_xingu.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de implantação de um segundo redutor de velocidade na Rua Xingu, na Travessa com a Avenida Rotary Internacional, visando à segurança da Comunidade e do trânsito.</t>
+  </si>
+  <si>
+    <t>7240</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7240/indicacao_n92.2026_joao_limpeza_agrovila.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de providências para a realização de limpeza e manutenção das áreas públicas situadas no núcleo urbano da Comunidade Agrovila Governador João Ponce de Arruda.</t>
+  </si>
+  <si>
+    <t>7241</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7241/indicacao_n93.2026_jose_antonio_quadra_adib.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de se tomar medidas junto a Secretaria Estadual de Educação (SEDUC), que objetive com a construção da quadra poliesportiva na Escola Estadual Adib Ayesh Nafi Has Abdel Khaleq, no Bairro Santa Rosa.</t>
+  </si>
+  <si>
+    <t>7242</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7242/indicacao_n94.2026_jose_antonio_videomonitoramento_sao_cristovao.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas visando a instalação de sistema de videomonitoramento em toda a extensão da Avenida São Cristóvão.</t>
+  </si>
+  <si>
+    <t>7243</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7243/indicacao_n95.2026_jose_humberto_delegacia_da_mulherl.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a urgente necessidade de tomar medidas junto a Secretaria de Estado de Segurança Pública de MT, com o objetivo de criação e implantação de Delegacia da Mulher no Município de Campo Verde.</t>
+  </si>
+  <si>
+    <t>7244</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7244/indicacao_n96.2026_jose_humberto_telhado_da_feira_municipal.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de adotar providências visando à reforma e manutenção do telhado do prédio da Feira Municipal Orlando Augusto da Silva, com o objetivo de garantir a segurança dos feirantes e usuários.</t>
+  </si>
+  <si>
+    <t>7245</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7245/indicacao_n97.2026_paulinho_micropavimentacao_ok.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de adotar providências visando à realização de micropavimentação na Avenida Centenário, localizada na Comunidade Santo Antônio da Fartura.</t>
+  </si>
+  <si>
+    <t>7246</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7246/indicacao_n98.2026_paulinho_portal_da_comunidade_santo_antonio_da_fartura_ok.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar providências no sentido de construir um portal de entrada na Comunidade Santo Antônio da Fartura.</t>
+  </si>
+  <si>
+    <t>7247</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>Silvio Eventos, Dr. Gediel</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7247/indicacao_n99.2026_silvio_area_secretaria_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de estudos e providências para a destinação e utilização de uma Área Pública para a construção de um estacionamento destinado à frota de veículos da Secretaria Municipal de Saúde, bem como a implantação de uma área de descanso adequada para os servidores da referida Secretaria.</t>
+  </si>
+  <si>
+    <t>7248</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7248/indicacao_n100.2026_silvio_pista_de_caminhada_ciclovia_na_av._giuseppe_e_iluminacao.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de revitalizar, construir pista compartilhada para caminhada e ciclismo, bem como a implantação de braços duplos nos postes de iluminação pública em ambos os sentidos da Avenida Giuseppe Ferrari (antiga Av. Campo Grande)</t>
+  </si>
+  <si>
+    <t>7249</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Rosangela Contadora, Clênio Joaquim, Dr. Gediel, Prof. Fabio Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7249/indicacao_n101.2026_rosangela_campanha_informativa_domiciliar.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de implementar Campanha Informativa Domiciliar com o objetivo de orientar a população sobre o fluxo de atendimento nas Unidades Básicas de Saúde (UBS) do Município.</t>
+  </si>
+  <si>
+    <t>7250</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7250/indicacao_n102.2026_miguel_placa_mt_344.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de tomar medidas, junto a Secretaria de Estado de Infraestrutura e Logística de Mato Grosso (SINFRA-MT), visando a implantação de placa de sinalização de Curva Acentuada na MT-344, no trecho próximo à Comunidade 14 de Agosto.</t>
+  </si>
+  <si>
+    <t>7251</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7251/indicacao_n103.2026_miguel_trocar_de_local_o_espaco_jovem.pdf</t>
+  </si>
+  <si>
+    <t>Indica a urgente necessidade de mudança de local do “Espaço Jovem” no Município de Campo Verde.</t>
+  </si>
+  <si>
+    <t>7253</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_n104_clenio__bebedouro.docx</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de instalação de um bebedouro no Salão Multiuso da Comunidade Santo Antônio da Fartura.</t>
+  </si>
+  <si>
+    <t>7254</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7254/indicacao_n105_clenio__cartao_municipal_.docx</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar estudos e providências para a implantação do Cartão Municipal de Histórico de Saúde do Paciente, com utilização de Código Digital ou QR Code, destinado aos usuários do Sistema Público de Saúde do Município.</t>
+  </si>
+  <si>
+    <t>7256</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7256/indicacao_n106_fabiano_gratificacao_motoristas.docx</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de tomar medidas que objetive a criação da Gratificação Especial de Incentivo aos motoristas e operadores de máquinas da Secretaria de Obras, que desempenham suas funções na Zona Rural deste Município.</t>
+  </si>
+  <si>
+    <t>7257</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7257/indicacao_n107_fabiano_melosa.docx</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realização de estudo para instalação de depósito apropriado ou disponibilização de caminhão tipo comboio (melosa) nas Comunidades Rurais, destinado ao abastecimento, lubrificação e manutenção dos ônibus escolares na própria localidade.</t>
+  </si>
+  <si>
+    <t>7258</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas junto ao Departamento Nacional de Infraestrutura de Transportes – DNIT que objetivem a abertura de acesso no canteiro central para ligar a Avenida Dom Aquino Corrêa à BR-070.</t>
+  </si>
+  <si>
+    <t>7259</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7259/indicacao_n109_jose_antonio_carteira_tea.docx</t>
+  </si>
+  <si>
+    <t>Indica a necessidade que sejam adotadas medidas, por meio da Secretaria Municipal de Assistência Social, para implantação da Carteira Municipal de Identificação da Pessoa com Deficiência e da Pessoa com Transtorno do Espectro Autista (TEA) no Município de Campo Verde – MT</t>
+  </si>
+  <si>
+    <t>7260</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7260/indicacao_n110_jose_humberto_reforma_barracao_feira_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas que objetive com a reforma do barracão da feira da Comunidade Dom Osório.</t>
+  </si>
+  <si>
+    <t>7261</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7261/indicacao_n111_ivonete_transporte_feirantes.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas junto a Secretária de Agricultura objetivando a aquisição de ônibus para atender o transporte dos feirantes</t>
+  </si>
+  <si>
+    <t>7262</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7262/indicacao_n112_ivonete_mamoeiro.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas para viabilizar a implantação de unidade modelo de plantio e irrigação para mamoeiro, na propriedade do senhor Nilson Mendes de Souza, na Comunidade 04 de Outubro, com base na Lei Municipal nº 2.943/2023, que institui o Programa Porteira Adentro, em parceria com alunos do IFMT – Campus Campo Verde.</t>
+  </si>
+  <si>
+    <t>7263</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7263/indicacao_n113_miguel_abertura_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE ABERTURA DE RUA DE ACESSO PARTINDO DA AVENIDA MARECHAL CÂNDIDO RONDON (ATRAS DA EMPRESA COOPERFIBRA) ATÉ A AVENIDA BRASÍLIA.</t>
+  </si>
+  <si>
+    <t>7264</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7264/indicacao_n114_paulinho_manutencao_do_poco_artesiano_corrego_do_ouro.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de adoção de providências visando à manutenção do poço artesiano da Comunidade Córrego do Ouro, incluindo manutenção e/ou substituição de itens essenciais como tubulação (canos), bomba d’água, chave de comando e fiação elétrica.</t>
+  </si>
+  <si>
+    <t>7265</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7265/indicacao_n115_paulinho_rebaixamento_da_rede_de_energia.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas junto à Concessionaria de Energia Elétrica (ENERGISA) a fim de que sejam tomadas as devidas providências quanto à regularização do rebaixamento da rede de energia elétrica na Área Social e nas Vilas da Comunidade Santo Antônio da Fartura.</t>
+  </si>
+  <si>
+    <t>7266</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7266/indicacao_n116__joao_narciso_parceria_ifmt.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar estudo com objetivo de firmar parceria com o IFMT Campus Campo Verde, para que os acadêmicos dos Cursos de Agronomia e/ou Técnico em Agropecuária possam realizar seus Estágios nas Comunidades Rurais localizadas em nosso Município.</t>
+  </si>
+  <si>
+    <t>7267</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7267/indicacao_n117_rosangela_politicas_publicas_para_mulhers_dependentes_de_alcool_.pdf</t>
+  </si>
+  <si>
+    <t>– Indica a necessidade de implantação de políticas públicas voltadas ao atendimento especializado de mulheres em situação de uso ou dependência de álcool, com atenção prioritária às gestantes e puérperas.</t>
+  </si>
+  <si>
+    <t>7276</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7276/indicacao_n118_clenio__automovel_para_o_caps_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de aquisição de veículo para atender às demandas do Centro de Atenção Psicossocial (CAPS).</t>
+  </si>
+  <si>
+    <t>7277</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7277/indicacao_n119_clenio_estradas_fartural.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas visando à execução de obras de manutenção adequadas: com elevação de nível, boleamento, encascalhamento e compactação correta em todas as estradas vicinais da Comunidade Santo Antônio da Fartura.</t>
+  </si>
+  <si>
+    <t>7278</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7278/indicacao_n120_jose_antonio_agro_jovens__2.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de criação do Programa Municipal “Agro Jovem”, no Município, voltado à formação, capacitação e incentivo à permanência de jovens na Agricultura Familiar.</t>
+  </si>
+  <si>
+    <t>7279</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7279/indicacao_n121_jose_antonio_implantacao_de_acesso_na_entrada_da_comunidades_taperinha_e_campim_branco___1.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar providências junto à Secretaria de Estado de Infraestrutura e Logística – SINFRA-MT, visando à implantação de acostamento, dispositivo de acesso adequado e sinalização viária nova e devidamente adequada na Rodovia MT-344, no trecho que dá acesso às Comunidades Taperinha e Capim Branco, no Município de Campo Verde – MT.</t>
+  </si>
+  <si>
+    <t>7280</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7280/indicacao_n122_miguel_centro_natacao.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de tomar medidas para a construção de Centro de Natação Municipal.</t>
+  </si>
+  <si>
+    <t>7281</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7281/indicacao_n123_miguel_de_paula_ponto_de_onibus_greenville.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de se tomar medidas que objetivem com a construção de ponto de ônibus no Bairro Greenville II (nas proximidades da Igreja Batista Gerar).</t>
+  </si>
+  <si>
+    <t>7282</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7282/indicacao_n124_paulinho_aduelas___.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de se tomar medidas, por meio da Secretaria Municipal de Obras, Viação e Serviços Públicos (SMOVSP) que objetive com a substituição das pontes de madeira por pontes de aduelas de concreto na Comunidade Santo Antônio da Fartura nos setores: “Sede Velha” e “Setor Tadashi 1ª linha.</t>
+  </si>
+  <si>
+    <t>7283</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>Rosangela Contadora, Clênio Joaquim, Dr. Gediel, Fabiano Teruel, Miguel De Paula, Prof. Fabio Alves, Zézinho da Farmacia</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7283/indicacao_n125_rosangela__centro_poliesportivo_ok.pdf</t>
+  </si>
+  <si>
+    <t>Indica por meio da Secretaria Municipal de Esporte e Lazer (SMEL), a necessidade de elaboração de Projeto Técnico e implantação de um Centro Poliesportivo Paralímpico no Município de Campo Verde – MT, com foco na inclusão social, desenvolvimento do esporte paralímpico, atendimento multiprofissional e formação de atletas e profissionais.</t>
+  </si>
+  <si>
+    <t>7284</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7284/indicacao_n126_ivonete_manutencao_na_feira_municipal_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de substituição e adequação das calhas, revisão das instalações elétricas e instalação de hidrante na Feira Municipal Orlando Augusto da Silva, com objetivo de melhorar as condições estruturais do local.</t>
+  </si>
+  <si>
+    <t>7285</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7285/indicacao_n127_ivonete__agroindustria__.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de construção e implantação de agroindústria vinculada à Feira Municipal, com o objetivo de fortalecer e incentivar a Agricultura Familiar do nosso Município, destinada ao processamento, beneficiamento e agregação de valor aos produtos dessa importante atividade.</t>
+  </si>
+  <si>
+    <t>7139</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7139/mocao_de_aplauso_no_01.2026_com_sindicato_rural_-_ok_para_pauta.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO SINDICATO RURAL DE CAMPO VERDE, À COMISSÃO ORGANIZADORA DO DESFILE DE ESCOLHA E ÀS REALEZAS DA EXPOVERDE 2025, PELO EMPENHO E DEDICAÇÃO QUE CONTRIBUÍRAM PARA O SUCESSO DO MAIOR EVENTO FESTIVO DE CAMPO VERDE, PROMOVENDO A CULTURA, A ECONOMIA LOCAL E O AGRONEGÓCIO.</t>
+  </si>
+  <si>
+    <t>7195</t>
+  </si>
+  <si>
+    <t>Rosangela Contadora, Clênio Joaquim, Dr. Gediel, Fabiano Teruel, Janaina Nordestina, João Fique Frio, Miguel De Paula, Professora Socorro, Prof. Fabio Alves, Zézinho da Farmacia</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7195/mocao_de_aplauso_no_02.2026__mulheres_que_inspiram.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO ÀS “MULHERES QUE INSPIRAM”, PELA FORÇA, RESILIÊNCIA, DEDICAÇÃO E IMPACTO POSITIVO NO DESENVOLVIMENTO SOCIAL, ECONÔMICO E CULTURAL DE NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>7228</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7228/mocao_de_aplauso_no03.2026_festa_do_milho_01.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Reconhecimento aos investidores, coordenadores e empreendedores do Projeto “Festa do Milho de Campo Verde – MT”, pela dedicação e pelo trabalho incansável em prol do fortalecimento da Agricultura Familiar, da valorização da Cultura local e do apoio ao crescimento econômico de nosso Município.</t>
+  </si>
+  <si>
+    <t>7229</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7229/mocao_04_padre_valdemon__1.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Reconhecimento ao “Padre Valdemon Rodrigues Miranda”, pelo excepcional trabalho pastoral e religioso desenvolvido na Paróquia São Miguel Arcanjo de Campo Verde, e por sua notável trajetória de dedicação à Igreja Católica e à Comunidade Local.</t>
+  </si>
+  <si>
+    <t>7252</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7252/mocao_de_aplauso_no_005.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Reconhecimento à Senhora Rosilei Pereira Borges de Oliveira, pelos relevantes serviços sociais, humanitários e institucionais prestados com dedicação e compromisso à população de Campo Verde.</t>
+  </si>
+  <si>
     <t>7121</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7121/projeto_de_lei_complementar_no._001-2026_-_atualizacao_salarial_ace-acs.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7121/projeto_de_lei_complementar_no._001-2026_-_atualizacao_salarial_ace-acs.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº. 124, DE 13 DE DEZEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
+    <t>7141</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7141/projeto_de_lei_complementar_no._002-2026_-_iptu.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE O DESCONTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU, PARA O EXERCÍCIO 2026, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7156</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7156/projeto_de_lei_complementar_no._003_-_2026_-_cargo_fiscal.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº. 124, DE 13 DE DEZEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
     <t>7122</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Alexandre Lopes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS ECONÔMICOS À EMPRESA PLUMA AGROAVÍCOLA LTDA, SOB A FORMA DE PRESTAÇÃO DE SERVIÇOS DE TERRAPLANAGEM, E DÁ OUTRAS PROVIDÊNCIAS ".</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7123/projeto_de_lei_no._002-2026_-_rga_-_servidores.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7123/projeto_de_lei_no._002-2026_-_rga_-_servidores.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL PREVISTA NO INCISO X DA CONSTITUIÇÃO FEDERAL, APLICÁVEL AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, AOS PROVENTOS E PENSÕES DOS APOSENTADOS E PENSIONISTAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7124/projeto_de_lei_no._003-2026_-_rga_-_professores.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7124/projeto_de_lei_no._003-2026_-_rga_-_professores.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE REAJUSTE AOS SERVIDORES ATIVOS E INATIVOS DA CARREIRA DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7125/projeto_de_lei_no._004_-2026_-_locacao_imovel_educacao.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7125/projeto_de_lei_no._004_-2026_-_locacao_imovel_educacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CELEBRAÇÃO DE CONTRATO DE LOCAÇÃO DE IMÓVEL URBANO DESTINADO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7126/projeto_de_lei_no._005_-_2026_-_abertura_escola_municipal_adib_nafi.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7126/projeto_de_lei_no._005_-_2026_-_abertura_escola_municipal_adib_nafi.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DE NOVA UNIDADE EDUCACIONAL MUNICIPAL NO BAIRRO SANTA ROSA, COM FUNCIONAMENTO EM REGIME DE USO COMPARTILHADO COM O PRÉDIO PÚBLICO DENOMINADO ADIB AYESH NAFI HAS ABDEL KHALEQ, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7127/projeto_de_lei_no._006_-_2026_-_tratamento_de_favorecido.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7127/projeto_de_lei_no._006_-_2026_-_tratamento_de_favorecido.pdf</t>
   </si>
   <si>
     <t>- “DISPÕE SOBRE O TRATAMENTO FAVORECIDO, DIFERENCIADO E SIMPLIFICADO PARA AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE SEDIADAS NO MUNICÍPIO DE CAMPO VERDE, NAS CONTRATAÇÕES PÚBLICAS DE BENS, SERVIÇOS E OBRAS, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7128/projeto_de_lei_no._007_doacao_-_diocese_-_mauritania.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7128/projeto_de_lei_no._007_doacao_-_diocese_-_mauritania.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO DESAFETAR E DOAR IMÓVEL URBANO À DIOCESE DE PRIMAVERA DO LESTE PARANATINGA – PARÓQUIA SÃO CRISTOVÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7142</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7142/projeto_de_lei_no._008-2026_-_doacao_-_diocese_-_alba.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO DESAFETAR E DOAR IMÓVEL URBANO À DIOCESE DE PRIMAVERA DO LESTE PARANATINGA – PARÓQUIA SÃO CRISTOVÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7143</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7143/projeto_de_lei_no._009-2026_-_abertura_de_credito_especial_-_construcao_do_novo_cras.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7144</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7144/projeto_de_lei_n._010-2026_-_construcao_da_nova_sede_do_procon.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA A INCLUSÃO DE AÇÃO, NATUREZA DA DESPESA E FONTE DE RECURSOS NO PPA, LDO E LOA VIGENTES".</t>
+  </si>
+  <si>
+    <t>7145</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7145/projeto_de_lei_n._011-2026_-_nova_51a_ciretran.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7146</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7146/projeto_de_lei_no._012-2026_-_abertura_de_credito_especial_-construcao_unidade_ser_familia.pdf</t>
+  </si>
+  <si>
+    <t>7197</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7197/projeto_de_lei_no._013_-_2026-criacao_do_fundo_municipal_de_desenvolvimento_rural_sustentavel.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL – FMDRS, E DÁ OUTRA PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7230</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7230/projeto_de_lei_no._014-2026_-_abertura_de_credito_especial_-_smde.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA A INCLUSÃO DE NATUREZA DA DESPESA E FONTES DE RECURSOS NO PPA, LDO E LOA VIGENTES.</t>
+  </si>
+  <si>
+    <t>7231</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7231/projeto_de_lei_no._015-2026_-_substitutivo._suplementacao_por_excesso_de_arrecadacao_1.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE, DESTINADO À MANUTENÇÃO DE ESTRADAS VICINAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7273</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7273/projeto_de_lei_no._016-2026_-_abertura_de_credito_especial_-_cco.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA A INCLUSÃO DE NATUREZA DA DESPESA E FONTES DE RECURSOS NO PPA, LDO E LOA VIGENTES”.</t>
+  </si>
+  <si>
+    <t>7274</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7274/projeto_de_lei_no._017-_acao_20499_-_manutencao_do_sine.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA A INCLUSÃO DE AÇÃO, NATUREZA DA DESPESA E FONTES DE RECURSOS NO PPA, LDO E LOA VIGENTES”.</t>
+  </si>
+  <si>
+    <t>7275</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7275/projeto_de_lei_no._018_-_suplementacao_por_excesso_de_arrecadacao_-_encabecamento_de_ponto_de_concreto.pdf</t>
+  </si>
+  <si>
+    <t>7193</t>
+  </si>
+  <si>
+    <t>PLOLG</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária/Legislativo</t>
+  </si>
+  <si>
+    <t>Professora Socorro, Clênio Joaquim, Dr. Gediel, Fabiano Teruel, Janaina Nordestina, João Fique Frio, Miguel De Paula, Paulinho da Fartura, Prof. Fabio Alves, Rosangela Contadora, Silvio Eventos, Zézinho da Farmacia</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7193/projeto_de_lei_no_01-2026_-_festa_nossa_senhora_de_fatima_2.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSERÇÃO DA “FESTA EM HOMENAGEM A NOSSA SENHORA DE FÁTIMA” NO CALENDÁRIO OFICIAL DE EVENTO CULTURAL DO MUNICÍPIO DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7270</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7270/projeto_de_lei_n___02_2026_festa_s__o_miguel_arcanjo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INCLUSÃO NO CALENDÁRIO OFICIAL DE EVENTO CULTURAL DO MUNICÍPIO DE CAMPO VERDE, “A FESTA EM HOMENAGEM A SÃO MIGUEL ARCANJO”, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7271</t>
+  </si>
+  <si>
+    <t>Clênio Joaquim, Dr. Gediel, Fabiano Teruel, Paulinho da Fartura, Rosangela Contadora</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7271/projeto_legisltivo_no03_2026_-_festa_de_santo_antonio.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INCLUSÃO NO CALENDÁRIO OFICIAL DE EVENTO CULTURAL DO MUNICÍPIO DE CAMPO VERDE/MT, “A FESTA EM HOMENAGEM A SANTO ANTÔNIO”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7272</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7272/projeto_legislativo_no04.2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA À ASSOCIAÇÃO DE FEIRANTES MUNICIPAIS DE CAMPO VERDE - AFECAMPO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7140</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7140/resolucao_tribunal_do_juri_1.pdf</t>
+  </si>
+  <si>
+    <t>“DISPONIBILIZA, PROVISORIAMENTE, ESTRUTURA ESPECÍFICA DA CÂMARA MUNICIPAL, PARA REALIZAÇÃO DE SESSÕES DO TRIBUNAL DO JÚRI NO ANO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7194</t>
+  </si>
+  <si>
+    <t>Mesa Diretora, Janaina Nordestina, Miguel De Paula, Paulinho da Fartura, Silvio Eventos</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7194/projeto_de_resolucao_02_2026_-_licenca_vereadora_socorro.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A CONCESSÃO DE LICENÇA À VEREADORA”.</t>
+  </si>
+  <si>
+    <t>7269</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7269/2_projeto_de_resolu____o_03_2026_-_licen__a_vereador_paulo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA AO VEREADOR”.</t>
+  </si>
+  <si>
+    <t>7192</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7192/requerimento_-_materiais_saude.docx</t>
+  </si>
+  <si>
+    <t>REQUERER a Vossa Excelência, por intermédio da Secretaria Municipal de Saúde e da Direção do Hospital Municipal Coração de Jesus, informações detalhadas e documentos oficiais acerca dos protocolos e da disponibilidade de insumos hospitalares, especialmente no atendimento de urgência e emergência, conforme segue:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -492,311 +2374,4424 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7121/projeto_de_lei_complementar_no._001-2026_-_atualizacao_salarial_ace-acs.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7123/projeto_de_lei_no._002-2026_-_rga_-_servidores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7124/projeto_de_lei_no._003-2026_-_rga_-_professores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7125/projeto_de_lei_no._004_-2026_-_locacao_imovel_educacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7126/projeto_de_lei_no._005_-_2026_-_abertura_escola_municipal_adib_nafi.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7127/projeto_de_lei_no._006_-_2026_-_tratamento_de_favorecido.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7128/projeto_de_lei_no._007_doacao_-_diocese_-_mauritania.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7129/indicacao_n01.2026_clenio_estradas_fartura.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7130/indicacao_n02.2026_clenio_tapa_buracos_fartura.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7131/indicacao_n03.2026_fabiano_manilhamento_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7132/indicacao_n04.2026_fabiano_todos_vereadores_reurb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7133/indicacao_n05.2026_fabio_pavimentacao_na_mt-404_modelo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7134/indicacao_n06.2026_fabio_pavimentacao_contrucao_04_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7135/indicacao_n07.2026_gediel_veiculo_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7136/indicacao_n08.2026_joao_fique_frio__reuniao_tabagismo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7137/indicacao_n09.2026_rosangela_reducao_de_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7138/indicacao_n10.2026_jose_humberto_reforma_e_ampliacao_da_antiga_delegacia_civil_para_o_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7147/indicacao_n11.2026_jose_humberto_reforma_ponte.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7148/indicacao_n12.2026_silvio_inpc.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7149/indicacao_n13.2026_silvio_reabertura_psf_noturno.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7150/indicacao_n14.2026_jose_antonio_curva_de_nivel_santo_antonio_da_fartura.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7151/indicacao_n15.2026_jose_antonio_feira_ao_livre_no_bairro_recanto_dos_passaros_ii.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7152/indicacao_n16.2026_janaina__faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7153/indicacao_n17.2026_miguel_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7154/indicacao_n18.2026__miguel_drenagem_agua_de_chuva_caed.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7155/indicacao_n19.2026_socorro_senha_farmacia_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7157/indicacao_n20.2026_clenio_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7158/indicacao_n21.2026_gediel_limpa_fossa_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7159/indicacao_n23.2026_fabiano_galerias_pluviais_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7160/indicacao_n23.2026_fabiano_galerias_pluviais_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7161/indicacao_n24.2026_miguel_viaduto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7162/indicacao_n25.2026_paulo__asfalto_fartura_ate_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7163/indicacao_n26.2026_rosangela_-_academia_publica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7164/indicacao_n27.2026_rosangela_-_canteiro_imaginario_avenida.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7165/indicacao_n28.2026_socorro_galeria_dos_prefeitos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7166/indicacao_n29.2026_ze_humberto_asfalto_capim_b.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7167/indicacao_n30.2026_ze_humberto_hospital.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7168/indicacao_n31.2026_joao_aumentar_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7169/indicacao_n32.2026_joao_manutencao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7170/indicacao_n33.2026_jose_antonio_copinha_infantojuvenil_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7171/indicacao_n34.2026_jose_antonio_corrida_de_sao_cristovao_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7172/indicacao_n35.2026_jose_humberto_iluminacao_paulo_freire__1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7173/indicacao_n36.2026_silvio_balizamento_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7174/indicacao_n37.2026_silvio_substituicao_das_academias_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7175/indicacao_no38.2026__miguel_de_paula_ponte_de_concreto_capim_branco.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7177/indicacao_n39.2026_clenio_farmacia_fartura.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7178/indicacao_n40.2026_clenio_monitor_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7179/indicacao_n41_fabiano_avenida_goias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7180/indicacao_n42_fabiano_semafaro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7181/indicacao_n43_fabio_silvio_janaina_istalacao_de_cadeiras_ginasio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7182/indicacao_n44_jose_humberto_primeiros_socorros_nas_escolas_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7183/indicacao_n45_miguel_de_paula_desmembramento.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7184/indicacao_n46_miguel_reforma_creche.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7185/indicacao_n47_silvio_fabio_miguel_manutencao_gramado_limeira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7186/indicacao_n48_gediel_sumula_stf.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7187/indicacao_n49_jose_antonio_espacos_sensoriais_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7188/indicacao_n50_silvio_instalacao_corrimao_estadio_joubert.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7189/indicacao_n51_socorro_av_piranhacu.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7190/indicacao_n52_socorro_cosip.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7191/indicacao_n53_jose_antonio_iptu_sorteio_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7198/indicacao_n54.2026_clenio_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7199/indicacao_n55.2026_clenio_reforma_escola_santo_antonio_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7200/indicacao_n56.2026_fabiano_ambulancia_fartura.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7201/indicacao_n57.2026_fabiano_isencao_de_taxa_de_construcao_ok.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7202/indicacao_n58.2026_gediel_micropavimentacao_em_frente_a_creche.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7203/indicacao_n59.2026_gediel_transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7204/indicacao_n60.2026_ivonete_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7206/indicacao_n62.2026_ze_humberto_cartao_solidario.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7207/indicacao_n63.2026_jose_antonio_conclusao_do_parque_recanto_dos_passaros_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7208/indicacao_n64.2026_jose_antonio_wi-fi_gratuito_em_prcas_e_parque__.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7209/indicacao_n65.2026_miguel_de_paula_redutor_de_velocidade_beija-flor_e_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7210/indicacao_n66.2026_miguel_faixa_sinalizacao_dom_osorio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7211/indicacao_n67.2026_silvio_totem.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7212/indicacao_n68.2026_ze_humberto__asfalto_patio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_n69.2026_clenio_capim_branco.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7214/indicacao_n70.2026_clenio_lixos_volumosos_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7215/indicacao_n71.2026_joao_fique_frio_areia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7216/indicacao_n72.2026_joao_fique_frio_iptu.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7217/indicacao_n73.2026_fabiano_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7218/indicacao_n74.2026_miguel_drenagem.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7219/indicacao_n75.2026_miguel_de_paula_reativacao_da_fabrica_de_manilha.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7220/indicacao_n76.2026_ivonete_infraestrutura_feira.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7221/indicacao_n77.2026_ivonete_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7222/indicacao_n78.2026_ze_humberto_colete_salva_vidas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_n79.2026_ze_humberto_totem_waldemon.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7224/indicacao_n80.2026_jose_antonio_educacao_finaceira.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7225/indicacao_n81.2026_jose_antonio_ortopedista.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7226/indicacao_n82.2026_paulinho_novo_espaco_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7227/indicacao_n83.2026_paulinho_rocar_acostamento.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7232/indicacao_n84.2026_clenio__cascalhamento_do_patio_da_das_escola_da_comunidade_santo_antonio_da_fartura_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7233/indicacao_n85.2026_clenio_taperinha.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7234/indicacao_n86.2026_fabiano_estacionamento_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7235/indicacao_n87.2026_fabiano_neurologista.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7236/indicacao_n88.2026_gediel_auxiliar_tea.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7237/indicacao_n89.2026_gediel_lava_jato_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7238/indicacao_n90.2026_ivonete_projeto_irrigacao_gravidade_taperinha.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7239/indicacao_n91.2026_ivonete_redutor_de_velocidade_na_rua_xingu.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7240/indicacao_n92.2026_joao_limpeza_agrovila.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7241/indicacao_n93.2026_jose_antonio_quadra_adib.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7242/indicacao_n94.2026_jose_antonio_videomonitoramento_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7243/indicacao_n95.2026_jose_humberto_delegacia_da_mulherl.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7244/indicacao_n96.2026_jose_humberto_telhado_da_feira_municipal.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7245/indicacao_n97.2026_paulinho_micropavimentacao_ok.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7246/indicacao_n98.2026_paulinho_portal_da_comunidade_santo_antonio_da_fartura_ok.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7247/indicacao_n99.2026_silvio_area_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7248/indicacao_n100.2026_silvio_pista_de_caminhada_ciclovia_na_av._giuseppe_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7249/indicacao_n101.2026_rosangela_campanha_informativa_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7250/indicacao_n102.2026_miguel_placa_mt_344.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7251/indicacao_n103.2026_miguel_trocar_de_local_o_espaco_jovem.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_n104_clenio__bebedouro.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7254/indicacao_n105_clenio__cartao_municipal_.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7256/indicacao_n106_fabiano_gratificacao_motoristas.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7257/indicacao_n107_fabiano_melosa.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7259/indicacao_n109_jose_antonio_carteira_tea.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7260/indicacao_n110_jose_humberto_reforma_barracao_feira_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7261/indicacao_n111_ivonete_transporte_feirantes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7262/indicacao_n112_ivonete_mamoeiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7263/indicacao_n113_miguel_abertura_de_rua.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7264/indicacao_n114_paulinho_manutencao_do_poco_artesiano_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7265/indicacao_n115_paulinho_rebaixamento_da_rede_de_energia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7266/indicacao_n116__joao_narciso_parceria_ifmt.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7267/indicacao_n117_rosangela_politicas_publicas_para_mulhers_dependentes_de_alcool_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7276/indicacao_n118_clenio__automovel_para_o_caps_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7277/indicacao_n119_clenio_estradas_fartural.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7278/indicacao_n120_jose_antonio_agro_jovens__2.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7279/indicacao_n121_jose_antonio_implantacao_de_acesso_na_entrada_da_comunidades_taperinha_e_campim_branco___1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7280/indicacao_n122_miguel_centro_natacao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7281/indicacao_n123_miguel_de_paula_ponto_de_onibus_greenville.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7282/indicacao_n124_paulinho_aduelas___.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7283/indicacao_n125_rosangela__centro_poliesportivo_ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7284/indicacao_n126_ivonete_manutencao_na_feira_municipal_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7285/indicacao_n127_ivonete__agroindustria__.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7139/mocao_de_aplauso_no_01.2026_com_sindicato_rural_-_ok_para_pauta.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7195/mocao_de_aplauso_no_02.2026__mulheres_que_inspiram.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7228/mocao_de_aplauso_no03.2026_festa_do_milho_01.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7229/mocao_04_padre_valdemon__1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7252/mocao_de_aplauso_no_005.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7121/projeto_de_lei_complementar_no._001-2026_-_atualizacao_salarial_ace-acs.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7141/projeto_de_lei_complementar_no._002-2026_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7156/projeto_de_lei_complementar_no._003_-_2026_-_cargo_fiscal.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7123/projeto_de_lei_no._002-2026_-_rga_-_servidores.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7124/projeto_de_lei_no._003-2026_-_rga_-_professores.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7125/projeto_de_lei_no._004_-2026_-_locacao_imovel_educacao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7126/projeto_de_lei_no._005_-_2026_-_abertura_escola_municipal_adib_nafi.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7127/projeto_de_lei_no._006_-_2026_-_tratamento_de_favorecido.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7128/projeto_de_lei_no._007_doacao_-_diocese_-_mauritania.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7142/projeto_de_lei_no._008-2026_-_doacao_-_diocese_-_alba.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7143/projeto_de_lei_no._009-2026_-_abertura_de_credito_especial_-_construcao_do_novo_cras.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7144/projeto_de_lei_n._010-2026_-_construcao_da_nova_sede_do_procon.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7145/projeto_de_lei_n._011-2026_-_nova_51a_ciretran.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7146/projeto_de_lei_no._012-2026_-_abertura_de_credito_especial_-construcao_unidade_ser_familia.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7197/projeto_de_lei_no._013_-_2026-criacao_do_fundo_municipal_de_desenvolvimento_rural_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7230/projeto_de_lei_no._014-2026_-_abertura_de_credito_especial_-_smde.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7231/projeto_de_lei_no._015-2026_-_substitutivo._suplementacao_por_excesso_de_arrecadacao_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7273/projeto_de_lei_no._016-2026_-_abertura_de_credito_especial_-_cco.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7274/projeto_de_lei_no._017-_acao_20499_-_manutencao_do_sine.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7275/projeto_de_lei_no._018_-_suplementacao_por_excesso_de_arrecadacao_-_encabecamento_de_ponto_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7193/projeto_de_lei_no_01-2026_-_festa_nossa_senhora_de_fatima_2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7270/projeto_de_lei_n___02_2026_festa_s__o_miguel_arcanjo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7271/projeto_legisltivo_no03_2026_-_festa_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7272/projeto_legislativo_no04.2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7140/resolucao_tribunal_do_juri_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7194/projeto_de_resolucao_02_2026_-_licenca_vereadora_socorro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7269/2_projeto_de_resolu____o_03_2026_-_licen__a_vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2026/7192/requerimento_-_materiais_saude.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:H162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="25.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="200.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="184.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
       <c r="G2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>51</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>69</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>74</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>74</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>81</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>83</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>87</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>88</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H18" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>92</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>88</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>95</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>96</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H20" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>100</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>101</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>102</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H21" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>105</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>106</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>107</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H22" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>110</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>111</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>112</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H23" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>116</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>112</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H24" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>119</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H25" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>124</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>125</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H26" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>128</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>129</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>130</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H27" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>133</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>134</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>130</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H28" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>137</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>138</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>97</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H29" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>142</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>56</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H30" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>145</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>146</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>147</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H31" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>150</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>151</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>46</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H32" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>154</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>155</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>156</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H33" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>159</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>160</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>74</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H34" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>163</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>164</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>74</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H35" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>167</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>168</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H36" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>171</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>172</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>173</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H37" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>176</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>177</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>178</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H38" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>181</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>182</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>183</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H39" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>186</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>187</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H40" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>190</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>191</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H41" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>195</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>112</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H42" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>198</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>199</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>112</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H43" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>202</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>203</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>204</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H44" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>207</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>208</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>56</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H45" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>211</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>212</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>88</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H46" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>215</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>216</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>88</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H47" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>219</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>220</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>221</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H48" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>224</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>225</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>226</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H49" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>229</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>230</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>74</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H50" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>233</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>234</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>235</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H51" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>238</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>239</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>97</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H52" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>242</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>243</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>244</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H53" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>247</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>248</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>74</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H54" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>251</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>252</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H55" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>255</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>256</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>257</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H56" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>260</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>262</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H57" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>265</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>266</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>267</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H58" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>270</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>271</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>272</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H59" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>275</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>276</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>272</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H60" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>279</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>280</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>281</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H61" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>284</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>285</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>83</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H62" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>288</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>289</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>56</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H63" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>292</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>293</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>74</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H64" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>296</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>297</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>74</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H65" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>300</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>301</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>88</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H66" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>304</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>305</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>88</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H67" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>308</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>309</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>310</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H68" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>313</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>314</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>56</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H69" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>317</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>318</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>18</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H70" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>321</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>322</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H71" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>325</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>326</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>46</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H72" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>329</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>330</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>46</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H73" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>333</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>334</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>112</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H74" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>337</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>338</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>88</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H75" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>341</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>342</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>88</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H76" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>345</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>346</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>281</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H77" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>349</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>350</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>281</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H78" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>353</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>354</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>56</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H79" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>357</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>358</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>56</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H80" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>361</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>362</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>74</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H81" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>365</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>366</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>74</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H82" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>369</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>370</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>125</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H83" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>373</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>374</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>125</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H84" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>377</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>378</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>257</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H85" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>381</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>382</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>18</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H86" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>385</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>386</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>112</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H87" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>389</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>390</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>112</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H88" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>393</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>394</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>272</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H89" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>397</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>398</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>272</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H90" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>401</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>402</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>281</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H91" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>405</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>406</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>281</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H92" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>409</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>410</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>46</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H93" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>413</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>414</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>74</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H94" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>417</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>418</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>74</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H95" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>421</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>422</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>56</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H96" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>425</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>426</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>56</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H97" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>429</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>430</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>125</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H98" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>433</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>434</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>125</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H99" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>437</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>438</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>439</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H100" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>442</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>443</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>310</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H101" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>446</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>447</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>448</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H102" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>451</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>452</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>88</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H103" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>455</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>456</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>88</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H104" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>459</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>460</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>18</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H105" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>463</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>464</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>18</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H106" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>467</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>468</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>112</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H107" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>471</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>472</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>112</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H108" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>475</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>476</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>74</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H109" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>478</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>479</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>74</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H110" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>482</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>483</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>56</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H111" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>486</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>487</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>281</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H112" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>490</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>491</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>281</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H113" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>494</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>495</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>88</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H114" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>498</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>499</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>125</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H115" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>502</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>503</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>125</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H116" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>506</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>507</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>46</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H117" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>510</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>511</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>51</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H118" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>514</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>515</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>18</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H119" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>518</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>519</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>18</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H120" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>522</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>523</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>74</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H121" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>526</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>527</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>74</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H122" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>530</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>531</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>88</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H123" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>534</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>535</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>88</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H124" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>538</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>539</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>125</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H125" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>542</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>543</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>544</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H126" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>547</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>548</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>281</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H127" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>551</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>552</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>281</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H128" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>555</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" t="s">
+        <v>556</v>
+      </c>
+      <c r="E129" t="s">
+        <v>557</v>
+      </c>
+      <c r="F129" t="s">
+        <v>83</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H129" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>560</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
         <v>17</v>
       </c>
-      <c r="F9" t="s">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="D130" t="s">
+        <v>556</v>
+      </c>
+      <c r="E130" t="s">
+        <v>557</v>
+      </c>
+      <c r="F130" t="s">
+        <v>561</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H130" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>564</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>22</v>
+      </c>
+      <c r="D131" t="s">
+        <v>556</v>
+      </c>
+      <c r="E131" t="s">
+        <v>557</v>
+      </c>
+      <c r="F131" t="s">
+        <v>281</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H131" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>567</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>27</v>
+      </c>
+      <c r="D132" t="s">
+        <v>556</v>
+      </c>
+      <c r="E132" t="s">
+        <v>557</v>
+      </c>
+      <c r="F132" t="s">
+        <v>88</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H132" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>570</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>31</v>
+      </c>
+      <c r="D133" t="s">
+        <v>556</v>
+      </c>
+      <c r="E133" t="s">
+        <v>557</v>
+      </c>
+      <c r="F133" t="s">
+        <v>74</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H133" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>573</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" t="s">
+        <v>574</v>
+      </c>
+      <c r="E134" t="s">
+        <v>575</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H134" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>578</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>17</v>
+      </c>
+      <c r="D135" t="s">
+        <v>574</v>
+      </c>
+      <c r="E135" t="s">
+        <v>575</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H135" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>581</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>22</v>
+      </c>
+      <c r="D136" t="s">
+        <v>574</v>
+      </c>
+      <c r="E136" t="s">
+        <v>575</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H136" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>584</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>10</v>
+      </c>
+      <c r="D137" t="s">
+        <v>585</v>
+      </c>
+      <c r="E137" t="s">
+        <v>586</v>
+      </c>
+      <c r="F137" t="s">
+        <v>587</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H137" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>589</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>17</v>
+      </c>
+      <c r="D138" t="s">
+        <v>585</v>
+      </c>
+      <c r="E138" t="s">
+        <v>586</v>
+      </c>
+      <c r="F138" t="s">
+        <v>587</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H138" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>592</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>22</v>
+      </c>
+      <c r="D139" t="s">
+        <v>585</v>
+      </c>
+      <c r="E139" t="s">
+        <v>586</v>
+      </c>
+      <c r="F139" t="s">
+        <v>587</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H139" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>595</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>27</v>
+      </c>
+      <c r="D140" t="s">
+        <v>585</v>
+      </c>
+      <c r="E140" t="s">
+        <v>586</v>
+      </c>
+      <c r="F140" t="s">
+        <v>587</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H140" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>598</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>31</v>
+      </c>
+      <c r="D141" t="s">
+        <v>585</v>
+      </c>
+      <c r="E141" t="s">
+        <v>586</v>
+      </c>
+      <c r="F141" t="s">
+        <v>587</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H141" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>601</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142" t="s">
+        <v>585</v>
+      </c>
+      <c r="E142" t="s">
+        <v>586</v>
+      </c>
+      <c r="F142" t="s">
+        <v>587</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H142" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>604</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>40</v>
+      </c>
+      <c r="D143" t="s">
+        <v>585</v>
+      </c>
+      <c r="E143" t="s">
+        <v>586</v>
+      </c>
+      <c r="F143" t="s">
+        <v>587</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H143" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>607</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>45</v>
+      </c>
+      <c r="D144" t="s">
+        <v>585</v>
+      </c>
+      <c r="E144" t="s">
+        <v>586</v>
+      </c>
+      <c r="F144" t="s">
+        <v>587</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H144" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>610</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>50</v>
+      </c>
+      <c r="D145" t="s">
+        <v>585</v>
+      </c>
+      <c r="E145" t="s">
+        <v>586</v>
+      </c>
+      <c r="F145" t="s">
+        <v>587</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H145" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>613</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>55</v>
+      </c>
+      <c r="D146" t="s">
+        <v>585</v>
+      </c>
+      <c r="E146" t="s">
+        <v>586</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H146" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>616</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>60</v>
+      </c>
+      <c r="D147" t="s">
+        <v>585</v>
+      </c>
+      <c r="E147" t="s">
+        <v>586</v>
+      </c>
+      <c r="F147" t="s">
+        <v>587</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H147" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>619</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>64</v>
+      </c>
+      <c r="D148" t="s">
+        <v>585</v>
+      </c>
+      <c r="E148" t="s">
+        <v>586</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H148" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>621</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>68</v>
+      </c>
+      <c r="D149" t="s">
+        <v>585</v>
+      </c>
+      <c r="E149" t="s">
+        <v>586</v>
+      </c>
+      <c r="F149" t="s">
+        <v>587</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H149" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>624</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>73</v>
+      </c>
+      <c r="D150" t="s">
+        <v>585</v>
+      </c>
+      <c r="E150" t="s">
+        <v>586</v>
+      </c>
+      <c r="F150" t="s">
+        <v>587</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H150" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>627</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>78</v>
+      </c>
+      <c r="D151" t="s">
+        <v>585</v>
+      </c>
+      <c r="E151" t="s">
+        <v>586</v>
+      </c>
+      <c r="F151" t="s">
+        <v>587</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H151" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>630</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>82</v>
+      </c>
+      <c r="D152" t="s">
+        <v>585</v>
+      </c>
+      <c r="E152" t="s">
+        <v>586</v>
+      </c>
+      <c r="F152" t="s">
+        <v>587</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H152" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>633</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>87</v>
+      </c>
+      <c r="D153" t="s">
+        <v>585</v>
+      </c>
+      <c r="E153" t="s">
+        <v>586</v>
+      </c>
+      <c r="F153" t="s">
+        <v>587</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H153" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>636</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>92</v>
+      </c>
+      <c r="D154" t="s">
+        <v>585</v>
+      </c>
+      <c r="E154" t="s">
+        <v>586</v>
+      </c>
+      <c r="F154" t="s">
+        <v>587</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H154" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>638</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" t="s">
+        <v>639</v>
+      </c>
+      <c r="E155" t="s">
+        <v>640</v>
+      </c>
+      <c r="F155" t="s">
+        <v>641</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H155" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>644</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>17</v>
+      </c>
+      <c r="D156" t="s">
+        <v>639</v>
+      </c>
+      <c r="E156" t="s">
+        <v>640</v>
+      </c>
+      <c r="F156" t="s">
+        <v>645</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H156" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>648</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>22</v>
+      </c>
+      <c r="D157" t="s">
+        <v>639</v>
+      </c>
+      <c r="E157" t="s">
+        <v>640</v>
+      </c>
+      <c r="F157" t="s">
+        <v>649</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H157" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>652</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>27</v>
+      </c>
+      <c r="D158" t="s">
+        <v>639</v>
+      </c>
+      <c r="E158" t="s">
+        <v>640</v>
+      </c>
+      <c r="F158" t="s">
+        <v>281</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H158" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>655</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D159" t="s">
+        <v>656</v>
+      </c>
+      <c r="E159" t="s">
+        <v>657</v>
+      </c>
+      <c r="F159" t="s">
+        <v>645</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H159" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>660</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>17</v>
+      </c>
+      <c r="D160" t="s">
+        <v>656</v>
+      </c>
+      <c r="E160" t="s">
+        <v>657</v>
+      </c>
+      <c r="F160" t="s">
+        <v>661</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H160" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>664</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>22</v>
+      </c>
+      <c r="D161" t="s">
+        <v>656</v>
+      </c>
+      <c r="E161" t="s">
+        <v>657</v>
+      </c>
+      <c r="F161" t="s">
+        <v>310</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H161" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>667</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" t="s">
+        <v>668</v>
+      </c>
+      <c r="E162" t="s">
+        <v>669</v>
+      </c>
+      <c r="F162" t="s">
+        <v>130</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H162" t="s">
+        <v>671</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>