--- v0 (2025-12-06)
+++ v1 (2026-05-10)
@@ -54,8003 +54,8003 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>ATAS</t>
   </si>
   <si>
     <t>Atas Sessões Extraordinarias</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3768/ata_extra.172.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3768/ata_extra.172.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO EXTRAORDINÁRIA DO DIA 14-01-2021.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3816/ata_ext_173-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3816/ata_ext_173-2021.pdf</t>
   </si>
   <si>
     <t>ATA EXTRAORDINÁRIA Nº 173/2021 DO DIA 25.01.2021.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4228/ata_ext._174-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4228/ata_ext._174-2021.pdf</t>
   </si>
   <si>
     <t>ATA EXTRAORDINÁRIA Nº 174/2021 DO DIA 19.08.2021.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4229/ata_ext._175-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4229/ata_ext._175-2021.pdf</t>
   </si>
   <si>
     <t>ATA EXTRAORDINÁRIA Nº 175/2021 DO DIA 26.08.2021.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4310/ata_176.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4310/ata_176.pdf</t>
   </si>
   <si>
     <t>ATA EXTRAORDINÁRIA Nº 176/2021 DO DIA 26.08.2021.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4502/ata_177-21.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4502/ata_177-21.pdf</t>
   </si>
   <si>
     <t>ATA EXTRAORDINÁRIA Nº 177/2021 DO DIA 22.12.2021.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Atas Sessões Ordinárias</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3817/ata_1207-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3817/ata_1207-2021.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 01.01.2021.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3857/ata_no_1208-21.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3857/ata_no_1208-21.pdf</t>
   </si>
   <si>
     <t>"ATA DA SESSÃO ORDINÁRIA DO DIA 08.02.2021.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3872/ata_1209-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3872/ata_1209-2021.pdf</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINÁRIA DO DIA 22.02.2021."</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3925/ata_1210-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3925/ata_1210-2021.pdf</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINÁRIA DO DIA 01.03.2021."</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3926/ata_1211-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3926/ata_1211-2021.pdf</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINÁRIA DO DIA 09.03.2021."</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3927/ata_1212-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3927/ata_1212-2021.pdf</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINÁRIA DO DIA 16.03.2021."</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3928/ata_1213-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3928/ata_1213-2021.pdf</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINÁRIA DO DIA 23.03.2021."</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3929/ata_1214-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3929/ata_1214-2021.pdf</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINÁRIA DO DIA 30.03.2021"</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/ata_1215.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/ata_1215.pdf</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINÁRIA DO DIA 06.04,2021."</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3990/ata_1216-21.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3990/ata_1216-21.pdf</t>
   </si>
   <si>
     <t>"PAUTA SESSÃO ORDINÁRIA DO DIA 13.04.2021."</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3991/ata_1217-21.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3991/ata_1217-21.pdf</t>
   </si>
   <si>
     <t>"PAUTA SESSÃO ORDINÁRIA DO DIA 20.04.2021."</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3992/ata_1218-21.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3992/ata_1218-21.pdf</t>
   </si>
   <si>
     <t>"PAUTA SESSÃO ORDINÁRIA DO DIA 26.04.2021."</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/ata_1219-21.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/ata_1219-21.pdf</t>
   </si>
   <si>
     <t>"ATA ORDINÁRIA DO DIA 03.05.2021."</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4023/ata_1220-21.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4023/ata_1220-21.pdf</t>
   </si>
   <si>
     <t>"ATA ORDINÁRIA DO DIA 10.05.2021."</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4043/ata_1221.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4043/ata_1221.pdf</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINÁRIA DO DIA 17.05.2021."</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4064/ata_1222-21.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4064/ata_1222-21.pdf</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINÁRIA DO DIA 24.05.2021."</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4078/ata_1223-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4078/ata_1223-2021.pdf</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINÁRIA DO DIA 31.05.2021."</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINÁRIA DO DIA 08.06.2021."</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4161/ata_1227.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4161/ata_1227.pdf</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINARIA DO DIA 28,07.2021."</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4170/ata_1225-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4170/ata_1225-2021.pdf</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINÁRIA DO DIA 15.06.2021."</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4171/ata_1226-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4171/ata_1226-2021.pdf</t>
   </si>
   <si>
     <t>"ATA SESSÃO ORDINÁRIA DO DIA 21.06.2021."</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4230/ata_1230-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4230/ata_1230-2021.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 16.08.2021.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4231/ata_1231-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4231/ata_1231-2021.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 23.08.2021.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4286/ata_1232.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4286/ata_1232.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 30.08.2021.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4287/ata_1233.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4287/ata_1233.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 14.09.2021.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4288/ata_1234.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4288/ata_1234.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 20.09.2021.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4311/ata_1235.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4311/ata_1235.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária do dia 27.09.2021.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4354/ata_1236.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4354/ata_1236.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 04.10.2021.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4355/ata_1237.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4355/ata_1237.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 18.10.2021.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4376/ata_1238.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4376/ata_1238.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 25.10.2021.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>Presidência</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4453/ata_1239-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4453/ata_1239-2021.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 08.11.2021.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4454/ata_1240-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4454/ata_1240-2021.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 22.11.2021.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4455/ata_1241-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4455/ata_1241-2021.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 29.11.2021.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4456/ata_1242-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4456/ata_1242-2021.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 26.12.2021.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Silvio Eventos, Clebinho do Judô, Juscelino Neves, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3770/indicacao_no_01-2021silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3770/indicacao_no_01-2021silvio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REAVALIAÇÃO (ALTERAR) DA LEI ORDINÁRIA Nº 2524/2019 - Institui o horário especial da jornada de trabalho da função de condutor de veiculo escolar, cria gratificação por jornada especial de trabalho e da outras providencias."</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3771/indicacao_no_02-2021.fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3771/indicacao_no_02-2021.fabio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE CRIAÇÃO DO VACINÔMETRO - PORTAL ONLINE CONTENDO A DIVULGAÇÃO DE INFORMAÇÕES REFERENTES AS AÇÕES DE VACINAÇÃO CONTRA A COVID-19”.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Prof. Fabio Alves, Denival De Paula, Gregório do Mercado Popular, Juscelino Neves, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3772/indicacao_no_03-2021.fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3772/indicacao_no_03-2021.fabio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) NA COMUNIDADE 4 DE OUTUBRO PARA ATENDIMENTO DE SEUS MORADORES E REGIÕES CIRCUNVIZINHAS”.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Sargento Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3773/indicacao_no_04-2021.sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3773/indicacao_no_04-2021.sampaio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM CONSTRUÇÃO OU INSTALAÇÃO DE BEBEDOURO NA PRAÇA SÃO JOÃO PAULO II”.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3774/indicacao_no_05-2021.sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3774/indicacao_no_05-2021.sampaio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DO PRONTUARIO ELETRÔNICO MUNICIPAL (P.M.E), SOFTWERE ESPECIAL INTEGRADO AO PROJETO C.I.T. (CIDADÃO INTEGRADO COM A TECNOLOGIA) PARA SUBSIDIAR MELHORIAS INICIALMENTE A SECRETARIA DE SAÚDE, PODENDO SER ADAPTÁVEL A OUTRAS SECRETARIAS”.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Janaina Nordestina</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3775/indicacao_no_06-2021.janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3775/indicacao_no_06-2021.janaina.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM CONSTRUÇÃO OU ALUGUEL DE “CASA DE APOIO” MANTIDA PELO MUNICÍPIO PARA AMPARAR CIDADÃOS DA ZONA RURAL COM ACOLHIMENTO PARA PERNOITAR E PESSOAS EM PASSAGEM RÁPIDA PELO MUNICÍPIO, TAMBÉM FAMILIARES E USUÁRIOS DO (SUS) EM TRATAMENTO MÉDICO NA REDE MUNICIPAL”.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3776/indicacao_no_07-2021.janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3776/indicacao_no_07-2021.janaina.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE COBERTURA DA QUADRA ESPORTIVA LOCALIZADA NA ÁREA DE LAZER PARQUE DAS ARARAS”.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Clebinho do Judô</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3777/indicacao_no_08-2021.clebinho.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3777/indicacao_no_08-2021.clebinho.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE CRIAR A SEMANA DA CONSCIENTIZAÇÃO DA LUTA DAS PESSOAS COM DEFICIÊNCIA, E A SEMANA ESPECIAL DE CONSCIENTIZAÇÃO SOBRE O TRANSTORNO DO ESPECTRO AUTISTA (TEA)”.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3778/indicacao_no_09-2021.clebinho.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3778/indicacao_no_09-2021.clebinho.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE CONCEDER INCENTIVOS PARA MICROS, PEQUENAS, MÉDIAS E GRANDES EMPRESAS PARA QUE POSSAM ESTABELECER EM NOSSO MUNICÍPIO, GERANDO MAIS EMPREGOS, DESENVOLVIMENTO E QUALIDADE DE VIDA AOS CAMPOVERDENSES. PRIORIZANDO OS MESMOS INCENTIVOS AS EMPRESAS JÁ CONSTITUÍDAS EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Miguel De Paula</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3779/indicacao_no_10-2021.miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3779/indicacao_no_10-2021.miguel.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE ADEQUAÇÃO DE ESPAÇO PÚBLICO PARA CRIAÇÃO DE PROJETO DENOMINADO “ESPAÇO JOVEM” EM NOSSO MUNICÍPIO, ESPAÇO ESSE DEDICADO AOS JOVENS FREQUENTAREM RESPEITANDO AS NORMAS ESTABELECIDAS DA COVID-19, PARA FINS DE LAZER, INTERAÇÃO SOCIAL E A REALIZAÇÃO DE EVENTOS VOLTADOS A ESSE PÚBLICO SEJA AOS FINS DE SEMANA E FERIADOS”.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Miguel De Paula, Clebinho do Judô, Paulinho da Fartura</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3780/indicacao_no_11-2021.miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3780/indicacao_no_11-2021.miguel.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS PARA APOIAR A REALIZAÇÃO DO “5º (QUINTO) EVENTO BENEFICENTE EXPOCAR”, DE ACORDO COM O QUE PREVÊ A LEI MUNICIPAL Nº 2.542/2020, DE 13 DE MARÇO DE 2020.”</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Juscelino Neves, Denival De Paula, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3781/indicacao_no_12-2021.juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3781/indicacao_no_12-2021.juscelino.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DAR CONTINUIDADE A PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA SENADOR ATÍLIO FONTANA, NO TRECHO QUE COMPREENDE A MT 344 ATÉ O LOTEAMENTO RESIDENCIAL JARDIM CUIABÁ”.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Juscelino Neves, Denival De Paula, Gregório do Mercado Popular, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3782/indicacao_no_13-2021.juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3782/indicacao_no_13-2021.juscelino.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM PARCERIA COM O GOVERNO DO ESTADO POR MEIO DO INSTITUTO DE TERRAS DO ESTADO DE MATO GROSSO – INTERMAT - MT, NA FORMA DE CONVÊNIO PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA DE IMOVEIS NO NÚCLEO CONSIDERADO URBANO DA COMUNIDADE AGROVILA JOÃO PONCE DE ARRUDA”.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Professora Socorro</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3785/indicacao_no_14-2021.socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3785/indicacao_no_14-2021.socorro.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM INSTITUIR O PROGRAMA DE RECUPERAÇÃO FISCAL DE IPTU, ISSQN, CONTRIBUIÇÃO DE MELHORIA E DEMAIS DÉBITOS, JUNTO AO MUNICÍPIO DE CAMPO VERDE – MT.”</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Gregório do Mercado Popular, Juscelino Neves, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3783/indicacao_no_15-2021.gregorio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3783/indicacao_no_15-2021.gregorio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CRECHE-BERÇÁRIO PARA ATENDER A POPULAÇÃO DA COMUNIDADE AGROVILA JOÃO PONCE DE ARRUDA”.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Denival De Paula, Gregório do Mercado Popular, Juscelino Neves, Prof. Fabio Alves, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3784/indicacao_no_16-2021.denival.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3784/indicacao_no_16-2021.denival.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO, PARA RECAPEAMENTO DA MALHA ASFÁLTICA E TAPA BURACO DE TRECHO COMPREENDIDO ENTRE AV. PRES. JOÃO GOULART COM O CRUZAMENTO DA AV. DEP. ULISSES GUIMARÃES, ENTRE OS BAIRROS JARDIM CAMPO VERDE E SÃO LOURENÇO NAS PROXIMIDADES DO POSTO DE COMBUSTÍVEL DA “REDE ONE PETRO””.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Silvio Eventos, Denival De Paula, Elton Tobiano, Gregório do Mercado Popular</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3789/indicacao_no_017-2021.silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3789/indicacao_no_017-2021.silvio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PSF NO BAIRRO RECANTO DOS PÁSSAROS".</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3788/indicacao_no_18-2021.socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3788/indicacao_no_18-2021.socorro.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM REFORMA DOS PARQUES INFANTIS INSTALADOS NAS PRAÇAS SÃO JOÃO PAULO ll E IV DE JULHO COMTEMPLANDO A SUBSTITUIÇÃO DA AREIA EXISTENTE E DE EQUIPAMENTOS QUE ESTIVEREM DANIFICADOS".</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Denival De Paula, Juscelino Neves, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3796/1.indicacao_denival_no_19.2021_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3796/1.indicacao_denival_no_19.2021_.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A SUBSTITUIÇÃO DA PONTE DE MADEIRA DO RIO DAS MORTES POR PONTE DE CONCRETO, A MESMA LOCALIZA-SE NA MT RURAL 251, E DÁ ACESSO AO ASSENTAMENTO DOM OSÓRIO.”</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3797/2.indicacao_socorro_no20.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3797/2.indicacao_socorro_no20.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA NO TELHADO DO CENTRO EDUCACIONAL AMERECILDA FERNANDES REZENDE E ELABORAÇÃO DE UM PROJETO DE AUMENTO DA POTÊNCIA DA ENERGIA ELÉTRICA, VISANDO AUMENTAR A CAPACIDADE ENERGÉTICA DO CENTRO EDUCACIONAL PARA INSTALAÇÕES E FUNCIONAMENTO DE ARES CONDICIONADOS.”</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Elton Tobiano, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3798/3.indicacao_elton_no_21.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3798/3.indicacao_elton_no_21.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE POSTO DE SAÚDE (PSF) NO BAIRRO GREENVILLE.”</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3799/4.indicacao_elton_no_22.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3799/4.indicacao_elton_no_22.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE COBERTURA E BANCOS DE ASSENTOS EM TODOS OS PONTOS DE ÔNIBUS COLETIVOS DE TRANSPORTE PÚBLICO DO MUNICÍPIO DE CAMPO VERDE.”</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Paulinho da Fartura, Clebinho do Judô, Janaina Nordestina, Miguel De Paula</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3800/5.indicacao_paulinho_no_23.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3800/5.indicacao_paulinho_no_23.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS EM ADERIR A PARCERIA COM O GOVERNO FEDERAL, ATRAVÉS DO INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRARIA - INCRA, POR MEIO DE ACORDO DE COOPERAÇÃO TÉCNICA QUE OBJETIVEM EM PROMOVER A REGULARIZAÇÃO FUNDIÁRIA DE TODAS AS COMUNIDADES DO MUNICÍPIO CONFORME O CUMPRIMENTO DO ARTIGO 32 DA LEI 11.952/2009.”</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3801/6.indicacao_paulinho_no_24-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3801/6.indicacao_paulinho_no_24-2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO, PARA O ASFALTAMENTO EM TRECHO APROXIMADO DE 300 METROS NA AV. BEIJA-FLOR, NO BAIRRO SÃO MIGUEL, TRECHO DELIMITADO ENTRE AS RUAS FLAMINGO E GAIVOTAS, SENDO A VIA DE ACESSO IMPORTANTE ENTRE OS BAIRROS RECANTO DOS PÁSSAROS I E SÃO MIGUEL.”</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Gregório do Mercado Popular</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3802/7.indicacao_gregorio_no_25.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3802/7.indicacao_gregorio_no_25.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE OBRAS E VIAÇÃO COM O OBJETIVO DE REALIZAR MUTIRÃO DE MANUTENÇÃO NAS ACADEMIAS PÚBLICAS DE CAMPO VERDE, VISANDO REALIZAR A RECUPERAÇÃO DOS APARELHOS DANIFICADOS, REGULAGEM E ADAPTAÇÕES QUE SE FIZEREM NECESSÁRIO.”</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Janaina Nordestina, Clebinho do Judô</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3803/8.indicacao_janaina_no_26.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3803/8.indicacao_janaina_no_26.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE MUTIRÃO DE REFORMA E REVITALIZAÇÃO DOS PARQUES RECREATIVOS INFANTIS DAS ÁREAS DE LAZER RECANTO DO SOL E PARQUE DAS ARARAS, ATRAVÉS DE TROCA DE EQUIPAMENTOS, SUBSTITUIÇÕES, SOLDA E CARPINTARIA, QUE SE FIZEREM NECESSÁRIO.”</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Silvio Eventos, Clebinho do Judô, Denival De Paula, Elton Tobiano, Juscelino Neves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3804/9.indicacao_silvio_no_27.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3804/9.indicacao_silvio_no_27.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM MODIFICAR O INDICADOR ECONÔMICO BASE PARA REAJUSTE ANUAL DO IMPOSTO PREDIAL TERRITORIAL URBANO (IPTU), QUE OFICIALMENTE É CORRIGIDO PELO ÍNDICE GERAL DE PREÇOS MERCADO (IGP-M), NO ENTANTO, NA PREVISÃO PARA O EXERCÍCIO FISCAL 2021, PROPÕE-SE QUE SEJA FEITO PELO ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR AMPLO (IPCA), OU ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR (INPC), EM VIRTUDE DOS ALTOS VALORES APURADOS PARA O IGP-M NOS ÚLTIMOS 12 MESES, CONSIDERANDO QUE A POPULAÇÃO JÁ FOI EXTREMAMENTE AFETADA COM A PANDEMIA DO CORONAVÍRUS QUE AFETOU OS RENDIMENTOS DA SOCIEDADE E DAS EMPRESAS, HAVENDO UMA QUEDA EM GERAL DA PRODUÇÃO E DOS SERVIÇOS NO ANO DE 2020.”</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3805/10.indicacao_janaina_no_28.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3805/10.indicacao_janaina_no_28.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE CENTRO DE TRADIÇÕES NORDESTINAS - CTN, NA FORMA DE INCENTIVAR A CULTURA NORDESTINA, TRAZENDO CONHECIMENTOS, ATRAÇÕES E COMPLEMENTAÇÃO ECONÔMICA AO MUNICÍPIO DE CAMPO VERDE.”</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3806/11.indicacao_sampaio_no_29.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3806/11.indicacao_sampaio_no_29.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DA IMPLANTAÇÃO DA PATRULHA OSTENSIVA MUNICIPAL RURAL A PARTIR DO POLICIAMENTO DA ATIVIDADE DELEGADA, POSSIBILITADA PELA PARCERIA ENTRE O GOVERNO DO ESTADO E O MUNICÍPIO, DE FORMA QUE POSSA SER CONSTITUÍDO MAIS UMA EQUIPE PARA ATUAR COM A EQUIPE ATUAL, SENDO ESSA NOVA EQUIPE EXCLUSIVA AO PATRULHAMENTO RURAL POSSIBILITANDO PRESENÇA OSTENSIVA NAS COMUNIDADES E FAZENDAS DO MUNICÍPIO DE CAMPO VERDE.”</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3807/12.indicacao_sampaio_no_30.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3807/12.indicacao_sampaio_no_30.2021.pdf</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Miguel De Paula, Clebinho do Judô, Janaina Nordestina, Juscelino Neves, Paulinho da Fartura</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3808/13.indicacao_miguel_no_31.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3808/13.indicacao_miguel_no_31.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONTINUIDADE DA AVENIDA ATÍLIO FONTANA QUE PASSA EM FRENTE À EMPRESA “IGUAÇU MÁQUINAS” ATÉ A ENTRADA DO BAIRRO JARDIM DAS AMÉRICAS, ATRAVÉS DA ABERTURA DE ESTRADA, SEGUIDA DE ASFALTAMENTO E INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA.”</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Gregório do Mercado Popular, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3809/14.indicacao_paulinho_no_32.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3809/14.indicacao_paulinho_no_32.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE NO INTUITO DE REMANEJAR OS ATENDIMENTOS RURAIS PARA O ANTIGO PRÉDIO DO CENTRO DE ATENDIMENTO INTEGRAL À SAÚDE DA MULHER (CAISM), NO BAIRRO SÃO LOURENÇO, TÃO LOGO SEJAM FINALIZADOS OS ATENDIMENTOS DA “UNIDADE SENTINELA COVID-19.”</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Juscelino Neves, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3810/15.indicacao_juscelino_no_33.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3810/15.indicacao_juscelino_no_33.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A LIMPEZA, REMOÇÃO DE ENTULHOS E AGILIDADE NA LIBERAÇÃO DOS TERRENOS QUE SERÃO ADQUIRIDOS PELAS EMPRESAS, COMO TAMBÉM A PAVIMENTAÇÃO ASFÁLTICA E SINALIZAÇÃO NAS VIAS DO DISTRITO INDUSTRIAL II.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Juscelino Neves, Denival De Paula</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3811/16.indicacao_juscelino_no_34.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3811/16.indicacao_juscelino_no_34.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE CONCLUIR A PAVIMENTAÇÃO ASFÁLTICA E MEIOS-FIOS NA COMUNIDADE AGROVILA JOÃO PONCE DE ARRUDA.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Miguel De Paula, Clebinho do Judô, Janaina Nordestina, Paulinho da Fartura</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3812/17.indicacao_miguel_no_35.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3812/17.indicacao_miguel_no_35.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM CONSTRUÇÃO NAS IMEDIAÇÕES DA PISTA ONDE SÃO REALIZADAS AULAS DE DIREÇÃO DAS AUTOESCOLAS DE BARRACÃO COBERTO COM BEBEDOURO, BANHEIRO E SERVIDO DE ENERGIA ELÉTRICA, PARA SER UTILIZADO COMO “PONTO DE APOIO” PARA INSTRUTORES E ALUNOS DAS AUTOESCOLAS DO MUNICÍPIO DE CAMPO VERDE.”</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Denival De Paula, Juscelino Neves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3813/18.indicacao_denival_no_36.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3813/18.indicacao_denival_no_36.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM RECUPERAÇÃO DOS MEIOS-FIOS DO CANTEIRO CENTRAL DA AVENIDA DOS TRABALHADORES BEM COMO A ARBORIZAÇÃO, VERIFICANDO A POSSIBILIDADE DE ABRIR ACESSO NO CANTEIRO CENTRAL DA AVENIDA DOS TRABALHADORES COM A RUA RIO GRANDE DO SUL NO BAIRRO SÃO LOURENÇO.”</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3814/19._indicacao_cleberson_no_37.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3814/19._indicacao_cleberson_no_37.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE ECOPONTO - ESTAÇÃO DE ENTREGA VOLUNTÁRIA DE INSERVÍVEIS EM TODOS OS BAIRROS DO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3815/19._indicacao_cleberson_no_38.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3815/19._indicacao_cleberson_no_38.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE PROJETOS DE EDUCAÇÃO PARA O TRÂNSITO NAS ESCOLAS, PARA CONTRIBUIR COM A FORMAÇÃO DOS FUTUROS MOTORISTAS, PRIORIZANDO A ABORDAGEM DE TEMA, TAIS COMO: A SINALIZAÇÃO, OS AGENTES DE TRÂNSITO, AS CONDIÇÕES DE TRANSPORTE, ETC.”</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Clebinho do Judô, Gregório do Mercado Popular, Janaina Nordestina, Miguel De Paula, Paulinho da Fartura, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3821/1.indicacao_clebinho_no_39.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3821/1.indicacao_clebinho_no_39.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR ESTUDO PARA ANALISAR A POSSIBILIDADE DA IMPLANTAÇÃO DE CICLO FAIXAS EM TODAS AS AVENIDAS DUPLAS EM NOSSO MUNICÍPIO DE ACORDO COM A LEI Nº 1.958/2014."</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Clebinho do Judô, Janaina Nordestina</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3822/2.indicacao_clebinho_no_40.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3822/2.indicacao_clebinho_no_40.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A POSSIBILIDADE DE IMPLANTAÇÃO AO RETORNAR AS AULAS PÓS PANDÊMICO EM PERÍODO INTEGRAL PARA ALUNOS DA EDUCAÇÃO INFANTIL E OS ALUNOS DAS SÉRIES INICIAIS DO ENSINO FUNDAMENTAL NA ESCOLA MUNICIPAL CENTRO EDUCACIONAL PAULO FREIRE.”</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3823/3.indicacao_gregorio_no_41.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3823/3.indicacao_gregorio_no_41.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A DISPONIBILIDADE DE UM MICRO-ÔNIBUS ADAPTADO PARA O TRANSPORTE DE IDOSOS E PESSOAS COM DEFICIÊNCIA NA ZONA URBANA E RURAL.”</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3824/4.indicacao_miguel_no_42.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3824/4.indicacao_miguel_no_42.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS POR MEIO DO DMTU – DEPARTAMENTO MUNICIPAL DE TRÂNSITO URBANO – CAMPO VERDE/MT, COM OBJETIVO DE ESTUDAR A VIABILIDADE DA ABERTURA DE VIA DE ACESSO (CONTORNO) NO CANTEIRO DA AV. AIRTON SENNA ANTES DA SAÍDA NA AV. ATÍLIO FONTANA NAS PROXIMIDADES DA PANIFICADORA GAÚCHA.”</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3825/5.indicacao_paulinho_no_43.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3825/5.indicacao_paulinho_no_43.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS EM RENOVAR O TERMO DE COMODATO DE USO, REFORMAR AS PATRULHAS MECANIZADAS DAS COMUNIDADES SANTO ANTÔNIO DA FARTURA, E AS DEMAIS QUE CONTAM COM ESSE BENEFÍCIO, TAMBÉM COM A CONTRATAÇÃO DOS OPERADORES PARA O MAQUINÁRIO, CONTRATAÇÃO DE MOTORISTA PARA O CAMINHÃO BAÚ, QUE FARÁ O TRANSPORTA DA PRODUÇÃO DOS AGRICULTORES FAMILIARES DA COMUNIDADE SANTO ANTÔNIO DA FARTURA PARA ENTREGA DOS HORTIFRÚTIS E INSUMOS AGRÍCOLA NAS FEIRAS E ESCOLAS DO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3826/6.indicacao_paulinho_no_44.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3826/6.indicacao_paulinho_no_44.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS EM RETOMAR E AMPLIAR OS TRABALHOS DA REDE DE ÁGUA DE USO DOMÉSTICO DA COMUNIDADE SANTO ANTÔNIO DA FARTURA.”</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3827/7.indicacao_sampaio_no_45_.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3827/7.indicacao_sampaio_no_45_.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS EM PARCERIA COM O GOVERNO DO ESTADO ATRAVÉS DO SINFRA – MT NO INTUITO DE PAVIMENTAÇÃO ASFÁLTICA, BEM COMO, MEIO-FIO DO TRECHO QUE COMPREENDE A RODOVIA MT 344 ATÉ O MUSEU ESTAÇÃO TELEGRAFO CORONEL PONCE, NO DISTRITO DE CAPIM BRANCO.”</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3828/8.indicacao_sampaio_no_46.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3828/8.indicacao_sampaio_no_46.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM ACRESCENTAR AO INDICADOR ECONÔMICO BASE PARA REAJUSTE ANUAL DO ALVARÁ COMERCIAL E DE CONSTRUÇÃO CIVIL, DO ÍNDICE GERAL DE PREÇOS DE MERCADO (IGP-M), NA PREVISÃO PARA O EXERCÍCIO FISCAL 2022/2023 E 2024, PROPÕE-SE QUE SEJA FEITO TAMBÉM PELO ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR AMPLO (IPCA) OU ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR (INPC), EM VIRTUDE DOS ALTOS VALORES APURADOS PARA O IGP-M NOS ÚLTIMOS 12 MESES DO ANO E 2020, CONSIDERANDO QUE O COMERCIANTES JÁ FOI EXTREMAMENTE AFETADA COM A PANDEMIA DO CORONAVÍRUS QUE AFETOU OS RENDIMENTOS DAS EMPRESAS, HAVENDO UMA QUEDA EM GERAL DA PRODUÇÃO E DOS SERVIÇOS NO ANO DE 2020.”</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Gregório do Mercado Popular, Juscelino Neves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3829/9.indicacao_silvio__no_47.2021_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3829/9.indicacao_silvio__no_47.2021_docx.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS NO INTUITO DE REALIZAR REVITALIZAÇÃO E REFORMA DO ESTÁDIO MUNICIPAL FÉLIX BELÉM DE CASTRO.”</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3830/10.indicacao_silvio_no_48.2021_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3830/10.indicacao_silvio_no_48.2021_docx.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE (ECO PONTO), PONTO PARA COLETA DE LIXO NO NÚCLEO URBANO DA COMUNIDADE TAPERINHA. .”</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3831/11.indicacao_fabinho__no_49.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3831/11.indicacao_fabinho__no_49.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CALÇADAS COM RAMPAS DE ACESSO PARA CADEIRANTES NO ENTORNO DA ESCOLA LEDY ANITA BRESCANCIN.”</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3832/12indicacao_miguel_no_50.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3832/12indicacao_miguel_no_50.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS POR MEIO DO DMTU – DEPARTAMENTO MUNICIPAL DE TRÂNSITO URBANO - CAMPO VERDE/MT, COM O OBJETIVO DA CONTINUIDADE DA DUPLICAÇÃO DA AVENIDA SÃO CRISTÓVÃO NO TRECHO QUE COMPREENDE O BAIRRO RECANTO DOS PÁSSAROS II ATÉ A AVENIDA VEREADOR CÉSAR LIMA."</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Juscelino Neves, Denival De Paula, Gregório do Mercado Popular, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3833/13.indicacao_juscelino_no_51.2021_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3833/13.indicacao_juscelino_no_51.2021_docx.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM IMPLANTAÇÃO DE FAIXA ELEVADA NA RUA DO SABER NO BAIRRO RECANTO DO BOSQUE, EM FRENTE A ÁREA DE LAZER RECANTO DO SOL.”</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Juscelino Neves, Elton Tobiano</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3834/indicacao_juscelino_casa_popular_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3834/indicacao_juscelino_casa_popular_docx.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO PARA VIABILIZAR A CONSTRUÇÃO DE CASAS “POPULARES” A SEREM VENDIDAS PELO FINANCIAMENTO HABITACIONAL E DESCONTO DE SUBSIDIO HABITACIONAL DO GOVERNO FEDERAL.”</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3842/1._indicacao_miguel_no_53.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3842/1._indicacao_miguel_no_53.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS COM O OBJETIVO DE VIABILIZAR A CONSTRUÇÃO DE CAPELA MORTUÁRIA A FIM DE ATENDER AS FAMÍLIAS DA COMUNIDADE AGROVILA JOÃO PONCE DE ARRUDA.”</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Boneca, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3843/2.indicacao_alaene_e_silvio_no_54.2021_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3843/2.indicacao_alaene_e_silvio_no_54.2021_docx.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ACADEMIA PÚBLICA AO AR LIVRE NA ÁREA DE LAZER PARQUE DAS ARARAS.”</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3844/3.indicacao_alaene_e_silvio_no55.2021docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3844/3.indicacao_alaene_e_silvio_no55.2021docx.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ACADEMIA PÚBLICA AO AR LIVRE NA ÁREA DE LAZER RECANTO DO SOL.”</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Juscelino Neves, Denival De Paula, Elton Tobiano, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3845/4.indicacao_juscelino_no_56.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3845/4.indicacao_juscelino_no_56.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO À INICIATIVA PRIVADA COM O OBJETIVO DE VIABILIZAR A CONSTRUÇÃO DE ASILO/CASA DE REPOUSO PARA IDOSOS NO MUNICÍPIO DE CAMPO VERDE.”</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Silvio Eventos, Clebinho do Judô, Denival De Paula, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3846/5.indicacao_silvio_no_57.2021_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3846/5.indicacao_silvio_no_57.2021_docx.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO DE MATO GROSSO, POR MEIO DA SECRETARIA ESTADUAL DE EDUCAÇÃO – SEDUC - MT, QUE OBJETIVEM EM ANGARIAR RECURSOS PARA REFORMAR AS ESCOLAS ESTADUAIS DO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3847/6.indicacao_silvio_no_58.2021_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3847/6.indicacao_silvio_no_58.2021_docx.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE VISAM A REALIZAÇÃO DE ENCASCALHAMENTO E PATROLAMENTO NA ESTRADA DA COMUNIDADE CAPIM BRANCO ATÉ A MT - 344, NESTE MUNICÍPIO.”</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Juscelino Neves, Denival De Paula, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3848/7.indicacao_juscelino_no59.2021_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3848/7.indicacao_juscelino_no59.2021_docx.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A QUE OBJETIVEM COM A OPERAÇÃO TAPA BURACO NO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3849/8.indicacao_sampaio__no_60.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3849/8.indicacao_sampaio__no_60.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS COM O OBJETIVO DE CONSTRUIR CAPELA MORTUÁRIA AMPLA COM BANHEIROS, QUARTOS, BEM COMO, UMA ESTRUTURA QUE ATENDE MAIS DE UM VELÓRIO.”</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3850/9.indicacao_sampaio__no_61.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3850/9.indicacao_sampaio__no_61.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO DE MATO GROSSO, POR MEIO DA SECRETARIA ESTADUAL DE EDUCAÇÃO -  SEDUC – MT, EM PARCERIA COM A POLÍCIA MILITAR – PM - MT, COM OBJETIVO DE VIABILIZAR AUDIÊNCIA PÚBLICA PARA QUE SEJA DISCUTIDA A IMPLANTAÇÃO DE ESCOLA MILITAR TIRADENTES NO MUNICÍPIO DE CAMPO VERDE – MT, UTILIZANDO-SE DA ESTRUTURA DE UMA DAS ESCOLAS DO ESTADO NO MUNICÍPIO, OU A CONSTRUÇÃO DE UMA NOVA ESCOLA.”</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Janaina Nordestina, Clebinho do Judô, Paulinho da Fartura</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3851/14.indicacao_janiana_no_62._2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3851/14.indicacao_janiana_no_62._2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA GERAL DA ESCOLA CENTRO EDUCACIONAL PAULO FREIRE.”</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Gregório do Mercado Popular, Denival De Paula, Juscelino Neves, Prof. Fabio Alves, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3852/10.indicacao_gregorio_no_63.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3852/10.indicacao_gregorio_no_63.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM IMPLANTAR O COMDEC - COORDENADORIA MUNICIPAL DE DEFESA CIVIL NO MUNICÍPIO DE CAMPO VERDE.”</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Paulinho da Fartura</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3853/11.indicacao_paulo_no_64.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3853/11.indicacao_paulo_no_64.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AMPLIAÇÃO E TERMINO DO GALPÃO CENTRO MULTIUSO NA COMUNIDADE SANTO ANTÔNIO DA FARTURA.”</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3854/12.indicacao_paulo_n.o_65.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3854/12.indicacao_paulo_n.o_65.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM PARCERIA DO GOVERNO DO ESTADO DE MATO GROSSO – MT, PARA FINS DE PAVIMENTAÇÃO ASFÁLTICA DE TRECHO DE 4,2 KM, DA BR – 070 ATÉ A SEDE DA COMUNIDADE SANTO ANTÔNIO DA FARTURA.”</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3855/13.indicacao_miguel_no_66.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3855/13.indicacao_miguel_no_66.2021.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE MEDIDAS QUE OBJETIVEM COM INSTALAÇÃO DE UM GERADOR DE ENERGIA COM A CAPACIDADE DE 265 KVA 127/220 PARA O ATERRO SANITÁRIO.”</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Janaina Nordestina, Clebinho do Judô, Miguel De Paula, Paulinho da Fartura</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3856/15.indicacao_janaina_no67.2021_2.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3856/15.indicacao_janaina_no67.2021_2.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE ADOTAR MEDIDAS QUE OBJETIVEM COM A DISPONIBILIZAÇÃO DE PLANTAS PARA CONSTRUÇÃO RESIDENCIAL, PARA ATENDER AS FAMÍLIAS DE BAIXA RENDA.”</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Silvio Eventos, Juscelino Neves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3863/1.indicacao_silvio_no_68.2021_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3863/1.indicacao_silvio_no_68.2021_docx.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE ESPORTE CULTURA E LAZER NO INTUITO DE REALIZAR REFORMA GERAL NO GINÁSIO POLIESPORTIVO JOUBERT ISAÍAS ROMANCINI."</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3865/2.indicacao_sampaio_no69.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3865/2.indicacao_sampaio_no69.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE TOLDOS DE PROTEÇÃO NO PSF CENTRAL DO BAIRRO ESTAÇÃO DA LUZ."</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3864/3.indicacao_juscelino_no70.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3864/3.indicacao_juscelino_no70.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AMPLIAÇÃO DA CAPACIDADE DA REDE DE DRENAGEM DE ÁGUAS PLUVIAIS NA AVENIDA BRASÍLIA PRINCIPALMENTE EM FRENTE DA CONCESSIONÁRIA CHEVROLET E EMPRESA AGRÍCOLA GUIMARÃES."</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Juscelino Neves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3866/4.indicacao_juscelino_no71.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3866/4.indicacao_juscelino_no71.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ACADEMIA PÚBLICA NO BAIRRO RESIDENCIAL CUIABÁ."</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3867/5.indicacao_gregorio_no_72.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3867/5.indicacao_gregorio_no_72.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM VIABILIZAR RECURSOS PARA A CONSTRUÇÃO DE PASSARELA COM COBERTURA PARA A ESCOLA ESTADUAL BOA ESPERANÇA NA COMUNIDADE DOM OSORIO."</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3868/6.indicacao_sampaio_no_73.2021_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3868/6.indicacao_sampaio_no_73.2021_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS DE REINCIDIR CONTRATO COM A CONCESSIONÁRIA ÁGUAS DE CAMPO VERDE PELOS CONSTANTES CRIMES PRATICADOS CONTRA O MEIO AMBIENTE E CONTRA OS CONSUMIDORES DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3869/7.indicacao_socorro_no_74.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3869/7.indicacao_socorro_no_74.2021.pdf</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3870/8.indicacao_socorro_no75.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3870/8.indicacao_socorro_no75.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM PODAR ÁRVORES DENTRO DO PÁTIO E ENVOLTA DA ESCOLA ESTADUAL WALDEMON MORAES COELHO."</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3877/1.indicacao_gregorio_no_76.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3877/1.indicacao_gregorio_no_76.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA ESTADUAL DE EDUCAÇÃO- SEDUC COM OBJETIVO DE REALIZAR REFORMA GERAL NA ESCOLA ESTADUAL BOA ESPERANÇA NA COMUNIDADE DOM OSORIO."</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3878/2.indicacao_juscelino_no77.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3878/2.indicacao_juscelino_no77.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AMPLIAÇÃO DA CAPACIDADE DA REDE DE ESCOAMENTO DAS ÁGUAS PLUVIAIS NA AVENIDA SÃO LOURENÇO. ."</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Boneca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3879/3.indicacao_alaene_no_78.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3879/3.indicacao_alaene_no_78.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM VIABILIZAR O FORNECIMENTO DE PLANO DE SAÚDE PARA ATENDER TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3880/12.indicacao_paulo_no_79.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3880/12.indicacao_paulo_no_79.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS. JUNTO A SECRETÁRIA DE AGRICULTURA DO MUNICÍPIO QUE VISEM A AMPLIAÇÃO DE EQUIPAMENTOS NECESSÁRIOS PARA O LATICÍNIO E DERIVADO DE CANA PARA AGROINDÚSTRIA DO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA."</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3881/5.indicacao_socorro_no80.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3881/5.indicacao_socorro_no80.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM REFORMA NOS TELHADOS, REPAROS NO PISO E PINTURAS NA CRECHE MUNICIPAL JOHANNES BERTHOLD HENNING “PADRE JOÃO” NO BAIRRO SÃO MIGUEL."</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Clebinho do Judô, Denival De Paula, Gregório do Mercado Popular</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3882/6.indicacao_silvio_no81.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3882/6.indicacao_silvio_no81.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO F.N.P FRENTE NACIONAL DE PREFEITO PARA PARTICIPAÇÃO DO CONSORCIO PÚBLICO PARA COMPRA DE VACINAS CONTRA COVID-19 NO MUNÍCIPIO."</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3883/7.indicacao_sampaio_no82.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3883/7.indicacao_sampaio_no82.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM ESTENDER O PROGRAMA DE CONTROLE DE TABAGISMO NAS COMUNIDADES RURAIS DE NOSSO MUNICÍPIO."</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Clebinho do Judô, Janaina Nordestina, Sargento Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3884/8.indicacao_cleberson_e_sampaio_no83.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3884/8.indicacao_cleberson_e_sampaio_no83.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM CONVOCAÇÃO DOS APROVADOS NO CONCURSO PÚBLICO PARA O CARGO DE EDUCADOR FÍSICO PARA ATENDER A ‘ACADEMIA AO AR LIVRE’ QUE ESTÃO NA LISTA DE AGUARDO."</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3885/9.indicacao_sampaio_no84.2021_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3885/9.indicacao_sampaio_no84.2021_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM CONTINUAR A IMPLANTAÇÃO DE SINALIZAÇÃO DE PLACAS DE IDENTIFICAÇÃO NAS RUAS E AVENIDAS DE TODOS OS BAIRROS DO MUNICÍPIO DE CAMPO VERDE COM NOMES E NÚMEROS OFICIAIS DAS RESIDÊNCIAS."</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/10.indicacao_paulo_no85.2021_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/10.indicacao_paulo_no85.2021_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETÁRIA DE AGRICULTURA DO MUNICÍPIO NO SENTINDO DE VIABILIZAR RECURSOS FINANCEIROS PARA A COMPRA DE EQUIPAMENTOS, NO INTUITO DE AMPLIAÇÃO DA DESPOLPADORA PARA AGROINDÚSTRIA DA COMUNIDADE TAPERINHA."</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Silvio Eventos, Denival De Paula, Elton Tobiano, Juscelino Neves, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3887/11.indicacao_silvio_no86.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3887/11.indicacao_silvio_no86.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR ESTUDO DE PROJETO OU PROGRAMA DE APORTE FINANCEIRO AO SETOR ATUANTE NO SEGMENTO DE EVENTOS, SEJA ESTE DE MÉDIO OU PEQUENO PORTE, MICROEMPRESAS E MICROEMPREENDEDORES INDIVIDUAIS. TAL APORTE SE DARIA ATRAVÉS DE CADASTRO PRÉVIO, VISANDO ASSIM IDENTIFICAR OS SETORES E SUAS NECESSIDADES."</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Clebinho do Judô, Juscelino Neves, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3896/1.indicacao_silvio_no87.2021_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3896/1.indicacao_silvio_no87.2021_docx.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE PARA ESTENDER OS ATENDIMENTOS ATÉ AS 23:00 HORAS DA UNIDADE SENTINELA COVID-19, OU A ABERTURA DE OUTRAS UNIDADES PARA ATENDER A DEMANDA MAIOR DE PACIENTES COM SINTOMAS."</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3897/2.indicacao_socorro_no_88.2021_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3897/2.indicacao_socorro_no_88.2021_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA GERAL DO CENTRO DE ATENDIMENTO AO IDOSO (CAI) BENNO JOHNER."</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3898/3.indicacao_gregorio_no89.2021_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3898/3.indicacao_gregorio_no89.2021_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A SUBSTITUIÇÃO DA PONTE DE MADEIRA POR PONTE DE CONCRETO NA ESTRADA QUE DÁ ACESSO NA COMUNIDADE CAPIM BRANCO COM O RIO SÃO LOURENÇO."</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/4.indicacao_silvio_no_90.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/4.indicacao_silvio_no_90.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO, COM OBJETIVO DE ANTECIPAR AS FÉRIAS ESCOLARES DA REDE DE ENSINO PÚBLICO E PRIVADO, EM VIRTUDE DA RECOMENDAÇÃO DE ISOLAMENTO SOCIAL CAUSADO PELO AGRAVAMENTO DA PANDEMIA."</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3900/5.indicacao_sampaio_no91.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3900/5.indicacao_sampaio_no91.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM A VIABILIDADE DE CONCEDER INCENTIVOS FISCAIS NAS EMPRESAS PARA FOMENTAR A INSERÇÃO DE JOVENS NO MERCADO DE TRABALHO."</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3901/6.indicacao_miguel_no92.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3901/6.indicacao_miguel_no92.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS MEIO DO DMTU – DEPARTAMENTO MUNICIPAL DE TRÂNSITO URBANO – CAMPO VERDE/MT, COM OBJETIVO DE ESTUDAR A VIABILIDADE DA ABERTURA DE VIA DE ACESSO (CONTORNO) NO CANTEIRO DA AVENIDA SANTA HELENA COM A RUA MARINGÁ."</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3902/7.indicacao_miguel_no93.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3902/7.indicacao_miguel_no93.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM POR MEIO DO DMTU – DEPARTAMENTO MUNICIPAL DE TRÂNSITO URBANO – CAMPO VERDE/MT, COM OBJETIVO DE ESTUDAR A VIABILIDADE DE SUBSTITUIR A FAIXA DE PEDESTRE POR FAIXA ELEVADA NA AVENIDA PRESIDENTE JOÃO GOULART EM FRENTE AO PARQUE DAS ARARAS."</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/8.indicacao_paulo_no94.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/8.indicacao_paulo_no94.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO OBJETIVEM COM A CONSTRUÇÃO OU REAPROVEITAMENTO DE ESPAÇO PARA A IMPLANTAÇÃO DE CRECHE PARA ATENDER A POPULAÇÃO DA COMUNIDADE DO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA."</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3904/indicacao_gregorio_no_95.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3904/indicacao_gregorio_no_95.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE IMAGENS DAS PRINCIPAIS ATIVIDADES ECONÔMICAS DESENVOLVIDAS EM CAMPO VERDE, NA PLACA DE “BEM VINDO À CAMPO VERDE”, NA RODOVIA MT 251 SENTIDO A CHAPADA DOS GUIMARÃES."</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3905/indicacao_sampaio_no_96.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3905/indicacao_sampaio_no_96.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO, DE SE FAZER CALÇADAS COM CICLOVIAS PARALELA EM TODA ESTENÇÃO DO CANTEIRO DA AVENIDA SÃO CRISTOVÃO."</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3906/3.indicacao_juscelino_no97..2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3906/3.indicacao_juscelino_no97..2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE LIMPEZA NOS TERRENOS E ÁREAS PÚBLICAS PERTENCENTES A COMUNIDADE AGROVILA PONCE DE ARRUDA. "</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3907/indicacao_paulo_no__98.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3907/indicacao_paulo_no__98.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS COM A VIABILIZAÇÃO DE PARCERIA, ATRAVÉS DE TERMO DE COOPERAÇÃO TÉCNICA, PREFEITURA E INCRA, REALIZAR DEMARCAÇÃO TOPOGRÁFICA DAS VILAS HABITACIONAIS, COMERCIAIS, DOS ASSENTAMENTOS SANTO ANTONIO DA FARTURA, DOM OSÓRIO E 14 DE AGOSTO PARA REGULARIZAÇÃO DOS ASSENTAMENTOS PERANTE AO INCRA, PASSANDO A RESPONSABILIDADE EM TERMO DE DOAÇÃO DESTAS ÁREAS PARA A PREFEITURA."</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Juscelino Neves, Elton Tobiano, Miguel De Paula</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3908/5.indicacao_juscelino_no_99.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3908/5.indicacao_juscelino_no_99.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DAR CONTINUIDADE NA REGULARIZAÇÃO FUNDIÁRIA URBANA (ESCRITURA) SEM CUSTO PARA OS BAIRROS DE BAIXA RENDA DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3909/indicacao_silvio_no_100.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3909/indicacao_silvio_no_100.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE QUE REALIZEM LEVANTAMENTO DOS MATÉRIAS E MEDICAMENTOS FUNDAMENTAIS PARA O ATENDIMENTO DOS MUNÍCIPES, VISANDO NÃO OCORRER ESCASSEZ DESSE ENQUANTO PERDURA A PANDEMIA."</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3910/indicacao_miguel_no_101.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3910/indicacao_miguel_no_101.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE, PARA QUE SE REALIZE A RETIRADA DAS ÁRVORES DE EUCALIPTO LOCALIZADAS NO ENTORNO DA PISTA DE MOTOCROSS."</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Miguel De Paula, Clebinho do Judô, Janaina Nordestina, Paulinho da Fartura, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3911/indicacao_miguel_no102.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3911/indicacao_miguel_no102.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ACADEMIA AO AR LIVRE NO CANTEIRO DA AVENIDA SÃO CRISTOVÃO DO BAIRRO RECANTO DOS PÁSSAROS."_x000D_
 _x000D_
 _x000D_
 "</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3922/1.indicacao_sampaio_no103.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3922/1.indicacao_sampaio_no103.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A DEFESA CIVIL MUNICIPAL COM O OBJETIVO DE ADQUIRIR CAMINHÃO PIPA TRAÇADO COM CAPACIDADE MAIOR DE TRANSPORTE DE ÁGUA, VISANDO AUXILIAR A EQUIPE DE CORPO DE BOMBEIROS NOS COMBATES A INCÊNDIOS NA ÁREA RURAL DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Silvio Eventos, Elton Tobiano</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3923/2.indicacao_silvio_o_no104.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3923/2.indicacao_silvio_o_no104.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE MUNICIPAL, VISANDO CRIAR SEGUNDO PONTO DE VACINAÇÃO CONTRA O COVID-19, A CRIAÇÃO DESTE PONTO EXTRA VISA EVITAR AGLOMERAÇÃO FUTURA, JÁ QUE AO DIMINUIR A FAIXA ETÁRIA HAVERÁ UM GRANDE AUMENTO DE PESSOAS E AINDA IRÁ PERMITIR O AVANÇO DA IMUNIZAÇÃO."</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3924/3.indicacao_gregorio_no105.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3924/3.indicacao_gregorio_no105.2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DISPONIBILIZAR ÁREA DESTINADA PARA A CONSTRUÇÃO DE CEMITÉRIO MUNICIPAL NA COMUNIDADE DOM OSÓRIO."</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Juscelino Neves, Denival De Paula, Gregório do Mercado Popular</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3931/in.106.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3931/in.106.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM APLICAR A LEI FEDERAL Nº 13.465, VISANDO A REGULAMENTAÇÃO CONTRATUAL DOS IMÓVEIS PERTENCENTES AO PROJETO “MEU TETO”. BEM COMO SANAR OS ERROS CONTRATUAIS DESTES".</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Juscelino Neves, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3932/in.107.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3932/in.107.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM RECUPERAÇÃO COM LAMA ASFÁLTICA NO BAIRRO JARDIM CAMPO VERDE I."</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Clebinho do Judô, Miguel De Paula, Paulinho da Fartura</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3933/in.108.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3933/in.108.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ACADEMIA PÚBLICA NA COMUNIDADE 28 DE OUTUBRO."</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3934/in.109.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3934/in.109.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA PRINCIPAL DA COMUNIDADE 28 DE OUTUBRO. "</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3935/in.110.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3935/in.110.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM CUSTEAR E CONFECCIONAR EXTENSÃO ELÉTRICA DE 300 METROS, COM MÚLTIPLOS PONTOS DE TOMADAS EM TODA SUA EXTENSÃO, VISANDO ASSIM ATENDER TODOS OS FEIRANTES DURANTE AS FEIRAS DE BAIRROS."</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Denival De Paula, Elton Tobiano, Juscelino Neves, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/in.111.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/in.111.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS COM O OBJETIVO DE DAR INÍCIO A SEGUNDA ETAPA DE CONSTRUÇÃO DE SEPULTURAS VERTICAIS (GAVETAS) NO CEMITÉRIO MUNICIPAL SÃO PEDRO."</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Denival De Paula, Gregório do Mercado Popular, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/in.112.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/in.112.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE COM O OBJETIVO DE REALIZAR ESTUDO E INSTALAÇÃO DE TARTARUGAS/OLHO DE GATO, NOS ESPAÇOS EXISTENTES ENTRE AS LOMBADAS E O MEIO FIO."</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/in.113.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/in.113.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM REALIZAR REPAROS NO SISTEMA DE ILUMINAÇÃO PÚBLICA, COM A TROCA DE LÂMPADAS QUEIMADAS E SUBSTITUIÇÃO DE LÂMPADAS DE VAPOR DE SÓDIO (AMARELA) POR LÂMPADAS DE LED NO MUNICÍPIO DE CAMPO VERDE."</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3939/in.114.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3939/in.114.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM CRIAR O AUXILIO EMERGENCIAL MUNICIPAL NO VALOR DE R$ 200,00 (DUZENTOS REAIS) PARA ATENDER FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE."</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3940/in.115.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3940/in.115.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE FIRMAR PARCERIA ATRAVÉS DE TERMO DE COOPERAÇÃO TÉCNICA COM O INCRA, NO INTUITO DE REALIZAR DEMARCAÇÃO TOPOGRÁFICA DAS VILAS HABITACIONAIS E COMERCIAIS, DOS ASSENTAMENTOS SANTO ANTONIO DA FARTURA, DOM OSÓRIO E 14 DE AGOSTO, VISANDO A REGULARIZAÇÃO DOS MESMO PERANTE AO INCRA. TAL MEDIDA IRÁ TRANSFERIR A RESPONSABILIDADE EM TERMO DE DOAÇÃO DESTAS ÁREAS PARA A PREFEITURA MUNICIPAL DE CAMPO VERDE."</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3941/in.116.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3941/in.116.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM INCLUIR OS PROFISSIONAIS DA ÁREA DE EDUCAÇÃO DO MUNICÍPIO DE CAMPO VERDE, NO GRUPO PRIORITÁRIO PARA A VACINAÇÃO CONTRA O COVID-19."</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3954/indicacao_no_117_silvio__.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3954/indicacao_no_117_silvio__.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº117/2021 - Indica ao Poder Executivo Municipal a necessidade de se tomar medidas com objetivo de adquirir de forma urgente, testes de diagnósticos da COVID-19 para realizar testagem em massa na população, visando prevenir a propagação do vírus e orientar cada paciente sobre quais procedimentos deverão ser tomados.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3955/indicacao_no_118_alaene_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3955/indicacao_no_118_alaene_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº118/2021 - Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto ao órgão competente com o objetivo de instalar placas de identificação, velocidade permitida e distância nas vias do Município de Campo Verde.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3956/indicacao_no_119_miguel__.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3956/indicacao_no_119_miguel__.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº119/2021 - Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a instalação de três Super postes na Rua Minuano, em frente a distribuidora Pit Stop localizada no Bairro Belvedere.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3957/indicacao_no_120_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3957/indicacao_no_120_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº120/2021 - Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com ampliação ou reforma completa na Unidade de Saúde da Comunidade 28 de Outubro.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3958/indicacao_no_121_juscelino__.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3958/indicacao_no_121_juscelino__.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº121/2021 - Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a construção de meio fio na Rua Ceará localizada no Bairro Eckert.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3959/indicacao_no_122_gregorio_e_socorro__.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3959/indicacao_no_122_gregorio_e_socorro__.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº122/2021 - Indica ao Poder Executivo Municipal a necessidade de estudo junto à Secretaria de Obras, com o intuito de realizar operação tapa buraco e recuperação com lama asfáltica nas vias dos Bairros Recanto do Bosque e Jupiara.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3960/indicacao_no_123_alaene_confirmar__.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3960/indicacao_no_123_alaene_confirmar__.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº123/2021 - Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem em criar o Auxilio Emergencial aos Profissionais da Saúde do Município.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3961/indicacao_no_124_sampaio_-.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3961/indicacao_no_124_sampaio_-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 124/2021 - Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com ampliação ou reforma completa na unidade de saúde da Comunidade 14 de Agosto.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3962/indicacao_no_125_fabio_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3962/indicacao_no_125_fabio_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº125/2021 - Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com implantação de uma segunda equipe de picador de galhos para auxiliar na poda de árvores do Município.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3963/indicacao_no_126_paulo_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3963/indicacao_no_126_paulo_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº126/2021 - Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria Municipal de Obras e Viação com o objetivo de realizar Procedimento Administrativo de Licitação, tendo por objetivo a contratação de empresa especializada em poda de árvores para o Município de Campo Verde.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3964/indicacao_no_127_paulo_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3964/indicacao_no_127_paulo_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº127/2021 - Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a aquisição de caminhão caçamba, destinando este a Secretaria Municipal de Obras e Viação.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3965/indicacao_no_128_miguel_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3965/indicacao_no_128_miguel_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº128/2021 - Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com o patrolamento e encascalhamento das Vias sem pavimentação asfáltica pertencentes ao Bairro Green Ville.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3973/indicacao_na_129_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3973/indicacao_na_129_socorro.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS COM O OBJETIVO DE REALIZAR A CONTRATAÇÃO DE INTERPRETE DE SINAIS – LIBRA, PARA ATENDER A COMUNIDADE SURDA DE CAMPO VERDE, SENDO ESTE PROFISSIONAL DESTINADO AO ATENDIMENTO INDIVIDUAL OU EM GRUPO EM TODOS OS ÓRGÃOS PÚBLICOS, EM ESPECIAL NA SAÚDE.”</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3974/indicacao_no_130_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3974/indicacao_no_130_sampaio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETÁRIA DE SAÚDE COM O OBJETIVO DE IMPLANTAÇÃO OU CONSTRUÇÃO DE LAVA JATO DESTINADO PARA A DESINFECÇÃO DOS VEÍCULOS DE USO DA SAÚDE.”</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Juscelino Neves, Clebinho do Judô, Elton Tobiano, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3975/indicacao_no_131_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3975/indicacao_no_131_juscelino.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM REVITALIZAÇÃO E REFORMA GERAL DA PRAÇA AIRTON SENNA LOCALIZADA NO BAIRRO JARDIM CAMPO VERDE.”</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Juscelino Neves, Miguel De Paula</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3976/indicacao_no_132_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3976/indicacao_no_132_juscelino.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AMPLIAÇÃO DO SISTEMA DE MONITORAMENTO E VIGILÂNCIA COM CÂMERAS, NAS ENTRADAS DA CIDADE. BEM COMO, EM TODOS OS BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3977/indicacao_no_133_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3977/indicacao_no_133_sampaio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETÁRIA DE OBRAS E VIAÇÃO COM O OBJETIVO DE DAR CONTINUIDADE A PAVIMENTAÇÃO ASFÁLTICA NA RUA FRANCISCO BELTRÃO, BAIRRO CIDADE ALTA I, NO TRECHO EM FRENTE AS FUTURAS INSTALAÇÕES DA DELEGACIA DE POLÍCIA JUDICIÁRIA CIVIL DO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3978/indicacao_no_134_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3978/indicacao_no_134_silvio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AQUISIÇÃO DE DRONE COM CÂMERA PARA OS AGENTES COMUNITÁRIOS DE ENDEMIAS PARA MONITORAMENTOS DAS ÁREAS DE RISCOS, ATINGIDAS PELO FOCO AEDES AEGYPTI.”</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3979/indicacao_no_135_janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3979/indicacao_no_135_janaina.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO À SECRETARIA DE SAÚDE COM O OBJETIVO DE REALIZAR ESTUDO E IMPLANTAÇÃO DE AMPLIAÇÃO NA GRATIFICAÇÃO DE ESTIMULO A PRODUTIVIDADE INSTITUÍDA PELA LEI MUNICIPAL Nº 2.520/2019 A TODOS OS SERVIDORES QUE PRESTAM SERVIÇOS NA ÁREA DE SAÚDE.”</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3980/indicacao_no_136_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3980/indicacao_no_136_fabio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS COM O OBJETIVO DE CONSTRUIR QUIOSQUE NA PRAÇA DA CRIANÇA, LOCALIZADA NO BAIRRO JUPIARA.”</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3981/indicacao_no_137_gregorio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3981/indicacao_no_137_gregorio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS COM O OBJETIVO DE REALIZAR DIVULGAÇÃO E AMPLIAÇÃO DO REURB-S, REGULARIZAÇÃO FUNDIÁRIA DE INTERESSE SOCIAL, E A INSTAURAÇÃO DO REURB-E, REGULARIZAÇÃO FUNDIÁRIA DE INTERESSE ESPECIFICO, COM O OBJETIVO DE ATENDER AS FAMÍLIAS QUE NÃO POSSUEM ESCRITURA OU DOCUMENTAÇÃO DE SEUS IMÓVEIS.”</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3983/indicacao_cleberson_no139.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3983/indicacao_cleberson_no139.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM CONSTRUÇÃO OU INSTALAÇÃO DE BEBEDOUROS NA AVENIDA MATO GROSSO, VISANDO OFERTAR HIDRATAÇÃO AOS PRATICANTES DE ATIVIDADE FÍSICA.”</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3984/indicacao_janaina_no_140.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3984/indicacao_janaina_no_140.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PISCINA COM AQUECIMENTO NO CENTRO DE REABILITAÇÃO, VISANDO REALIZAR TRATAMENTOS DE HIDROTERAPIA.”</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/indicacao_clebinho_no141.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/indicacao_clebinho_no141.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE LIXEIRAS NAS ACADEMIAS PÚBLICAS DO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3986/indicacao_sampaio_no_142.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3986/indicacao_sampaio_no_142.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM COLETA DE LIXO REGULAR DE AO MENOS UMA VEZ POR SEMANA DENTRO DO NÚCLEO RURAL DO ASSENTAMENTO DOM OSÓRIO.”</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3987/indicacao_sampaio_no_143.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3987/indicacao_sampaio_no_143.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ACADEMIA AO AR LIVRE NO LOTEAMENTO BURITIS.”</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Silvio Eventos, Elton Tobiano, Juscelino Neves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3988/indicacao_silvio_no_144.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3988/indicacao_silvio_no_144.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REVISÃO GERAL ANUAL E SUA CONCESSÃO AOS SERVIDORES DO MUNICÍPIO DE CAMPO VERDE, CONFORME A LEI MUNICIPAL Nº. 2.091, DE 19 DE MAIO DE 2015.”</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3989/indicacao_elton_no_145.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3989/indicacao_elton_no_145.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE RESERVATÓRIO DE ÁGUA NO AEROPORTO MUNICIPAL OU A CEDÊNCIA DO RESERVATÓRIO DO PARQUE DE EXPOSIÇÕES MARCO ANTÔNIO ESTEVES DA ROCHA, PARA ABASTECER OS AVIÕES EM COMBATE A INCÊNDIO EM PERÍODO DE ESTIAGEM.”</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3997/indicacao_no_146_juscelino_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3997/indicacao_no_146_juscelino_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CRECHE PARA ATENDER A POPULAÇÃO DO BAIRRO GREEN VILLE."</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3998/indicacao_no_147_gregorio_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3998/indicacao_no_147_gregorio_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DAS ESTRADAS DA COMUNIDADE SERRINHA."</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3999/indicacao_no_148_juscelino_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3999/indicacao_no_148_juscelino_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO, NO SENTIDO DE VIABILIZAR RECURSOS NO INTUITO DE REALIZAR CONSTRUÇÃO DE PONTE DE CONCRETO SOBRE O RIO PIRAPUTANGA, NA MT-453, LOCALIZADA NO ASSENTAMENTO 04 DE OUTUBRO MUNICÍPIO DE CAMPO VERDE."</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Silvio Eventos, Elton Tobiano, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4000/indicacao_no_149_silvio_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4000/indicacao_no_149_silvio_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM NA CONTRATAÇÃO DE CAMINHÃO PIPA PARA MOLHAR AS VIAS DO DISTRITO INDUSTRIAL II."</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4001/indicacao_no_150_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4001/indicacao_no_150_silvio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONTRATAÇÃO DE PROFISSIONAIS PARA A EQUIPE MULTIDISCIPLINAR DO “PROGRAMA MELHOR EM CASA.”</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4002/indicacao_no_151_janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4002/indicacao_no_151_janaina.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DO PROGRAMA DE FORNECIMENTO DE ABSORVENTE HIGIÊNICO NAS ESCOLAS PÚBLICAS DE CAMPO VERDE.”</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4003/indicacao_no_152__sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4003/indicacao_no_152__sampaio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETÁRIA MUNICIPAL DE SAÚDE COM OBJETIVO DE REALIZAR REFORMA/AMPLIAÇÃO NA UNIDADE DE SAÚDE FAMILIAR – USF LOCALIZADA NO BAIRRO JARDIM AMÉRICA."</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4004/indicacao_no_153_cleberson_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4004/indicacao_no_153_cleberson_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CALÇADA NO CANTEIRO CENTRAL DA AVENIDA VEREADOR CESAR LIMA EM TODA A SUA EXTENSÃO."</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4005/indicacao_no_154_paulinho_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4005/indicacao_no_154_paulinho_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CANTEIRO CENTRAL NA AVENIDA RECÉM PAVIMENTADA DA COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA."</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4006/indicacao_no_155_cleberson_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4006/indicacao_no_155_cleberson_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE BRINQUEDOS ADAPTADOS PARA CRIANÇAS COM DEFICIÊNCIAS NOS PARQUES INFANTIS EXISTENTES NO MUNICÍPIO. BEM COMO INSTALAÇÃO DESTE NOS FUTUROS PARQUES INFANTIS A SEREM IMPLANTADOS."</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4007/indicacao_no_156_paulinho_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4007/indicacao_no_156_paulinho_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM REALIZAR DEMARCAÇÃO, TOPOGRAFIA E REGULARIZAÇÃO DO NÚCLEO URBANO DA COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA."</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO NAS RUAS E AVENIDAS DO BAIRRO GREEN VILLE COM NOMES E NÚMEROS OFICIAIS DAS RESIDÊNCIAS."</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Juscelino Neves, Gregório do Mercado Popular</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4013/indicacao_no_158_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4013/indicacao_no_158_juscelino.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO, NO SENTIDO DE VIABILIZAR RECURSOS NO INTUITO DE ADQUIRIR UMA CALCALHADEIRA PARA ATENDER OS PRODUTORES DA AGRICULTURA FAMILIAR DA COMUNIDADE 14 DE AGOSTO."</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Gregório do Mercado Popular</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4014/indicacao_no_159_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4014/indicacao_no_159_silvio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A PAVIMENTAÇÃO ASFÁLTICA DO DISTRITO INDUSTRIAL II."</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4016/indicacao_no160_gregorio_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4016/indicacao_no160_gregorio_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DA ESTÁTUA DO SANTO PADROEIRO DA CIDADE‘’ SÃO CRISTÓVÃO’’ EM UMA DAS ENTRADAS DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Miguel De Paula, Paulinho da Fartura</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4015/indicacao_no_161_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4015/indicacao_no_161_miguel.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM A VIABILIDADE DE CONSTRUIR BANHEIROS E INSTALAR BEBEDOUROS PRÓXIMO A QUADRA DE AREIA DO PARQUE DAS ARARAS."</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4017/indicacao_no_162_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4017/indicacao_no_162_miguel.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DISPONIBILIZAR A MUDANÇA DO PONTO DE MOTO TÁXI QUE SE LOCALIZA AO LADO DO MERCADO BELO BRASIL PARA O CANTEIRO CENTRAL ENTRE A BR 070 COM AVENIDA ATÍLIO FONTANA."</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4018/indicacao_no_163_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4018/indicacao_no_163_sampaio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM COLOCAÇÃO DE FORRO NA PRAÇA DE ALIMENTAÇÃO DA FEIRA MUNICIPAL."</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Sargento Sampaio, Gregório do Mercado Popular, Janaina Nordestina, Paulinho da Fartura, Professora Socorro</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4019/indicacao_no_164_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4019/indicacao_no_164_sampaio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DAS ESTRADAS PRINCIPAIS DO ASSENTAMENTO DOM OSÓRIO."</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4020/indicacao_no_165_alaene_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4020/indicacao_no_165_alaene_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CALÇADA PARA CAMINHADA EM TODA A EXTENSÃO DO CANTEIRO CENTRAL DA AVENIDA SANTA TEREZA, LOCALIZADA NO BAIRRO JUPIARA."</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/indicacao_no_166_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/indicacao_no_166_sampaio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO E INSTALAÇÃO DE PORTAS, JANELAS E PORTÃO NO BARRACÃO DA FEIRA DO ASSENTAMENTO DOM OSÓRIO."</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4028/indicacao_no_167_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4028/indicacao_no_167_silvio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM ADQUIRIR ULTRA FREEZER PARA A SECRETÁRIA DE SAÚDE DO MUNICIPAL, COM O INTUITO DE SE PREPARAR PARA RECEBER AS VACINAS DA PFIZER, POIS OS FRASCOS SÓ PODEM SER GUARDADOS EM TEMPERATURAS ENTRE -25º E -15º POR UM PEQUENO PERÍODO DE ATÉ DUAS SEMANAS."</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4029/indicacao_no_168_gregorio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4029/indicacao_no_168_gregorio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM MANUTENÇÃO DOS SISTEMAS DE ILUMINAÇÃO PÚBLICA NAS LUMINÁRIAS ACESAS DURANTE O DIA OU APAGADAS DURANTE A NOITE.”</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4030/indicacao_no_169_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4030/indicacao_no_169_juscelino.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO E SECRETARIA DE ESTADO DE INFRAESTRUTURA E LOGÍSTICA (SINFRA), COM O OBJETIVO DE TRANSFORMAR A ESTRADA QUE DÁ ACESSO AO ASSENTAMENTO DOM OSÓRIO EM RODOVIA ESTADUAL - MT.”</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4031/indicacao_no_170_janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4031/indicacao_no_170_janaina.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR ESTUDO E ANÁLISE DE ÁREA PARA DOAÇÃO A COOPERATIVA COOTRANSCAMPO DE CAMPO VERDE- MT, VISANDO FUTURA INSTALAÇÃO DE ESTACIONAMENTO PARA OS CAMINHÕES, EVITANDO ASSIM POSSÍVEIS TRANSTORNOS NO TRÂNSITO DA CIDADE E COMODIDADE A ESTES PROFISSIONAIS.”</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Silvio Eventos, Gregório do Mercado Popular</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4032/indicacao_no_171_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4032/indicacao_no_171_silvio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DISPONIBILIZAR UM CAMINHÃO PIPA PARA MOLHAR OS CANTEIROS CENTRAIS DE TODAS AS AVENIDAS DO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4033/indicacao_no_172_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4033/indicacao_no_172_juscelino.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO COM O OBJETIVO DE REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA QUE DÁ ACESSO AO ASSENTAMENTO DOM OSÓRIO.”</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4034/indicacao_no_173_cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4034/indicacao_no_173_cleberson.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AOS BANCOS, EMPRESAS E COMERCIO LOCAL, COM O OBJETIVO DE OFERTAR AOS FUNCIONÁRIOS E SERVIDORES CURSO GRATUITO DE LIBRAS - LÍNGUA BRASILEIRA DE SINAIS.”</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4035/indicacao_no_174_cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4035/indicacao_no_174_cleberson.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONTRATAÇÃO DE PROFISSIONAL COM FORMAÇÃO EM PSICOLOGIA PARA ATUAR NO HOSPITAL MUNICIPAL CORAÇÃO DE JESUS – ASAS, PARA ATENDER PACIENTES VÍTIMAS DE VIOLÊNCIA SEXUAL.”</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4036/indicacao_no_175_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4036/indicacao_no_175_sampaio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO COM O DMTU – DEPARTAMENTO MUNICIPAL DE TRÂNSITO URBANO – CAMPO VERDE/MT, SECRETARIA DE OBRAS E VIAÇÃO E SECRETARIA INTEGRADA DE APOIO À SEGURANÇA PÚBLICA, COM O OBJETIVO DE REALIZAR ESTUDO E IMPLANTAÇÃO DE ESTACIONAMENTO DE 45 GRAUS NO CANTEIRO CENTRAL DA AVENIDA BRASIL, SENDO ESTA OBRA EM TODA EXTENSÃO E EM AMBOS OS SENTIDOS DESTA VIA."</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4037/indicacao_no_176_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4037/indicacao_no_176_paulo.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE COM O OBJETIVO DE REALIZAR LIMPEZA GERAL E REVITALIZAÇÃO DA ÁREA SOCIAL DO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA.”</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>Clebinho do Judô, Miguel De Paula</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4038/indicacao_no_177_cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4038/indicacao_no_177_cleberson.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM A INCLUSÃO DOS PROFISSIONAIS CONSELHEIRO TUTELAR DO MUNICÍPIO DE CAMPO VERDE, COMO GRUPO PRIORITÁRIO PARA A VACINAÇÃO CONTRA O COVID-19.”</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4039/indicacao_no_178_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4039/indicacao_no_178_paulo.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE OBRAS E VIAÇÃO E SECRETARIA DE AGRICULTURA DO MUNICÍPIO, COM O OBJETIVO DE DAR CONTINUIDADE AO PATROLAMENTO E ENCASCALHAMENTO NAS ENTRADAS DOS LOTES DOS ASSENTAMENTOS E COMUNIDADES DA ZONA RURAL, POIS AINDA HÁ VÁRIOS LOTES A SEREM CONTEMPLADOS COM MELHOR ACESSIBILIDADE.”</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4040/indicacao_no_179_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4040/indicacao_no_179_miguel.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM A INCLUSÃO DOS COLETORES DE LIXO DO MUNICÍPIO DE CAMPO VERDE, NO GRUPO PRIORITÁRIO PARA A VACINAÇÃO CONTRA O COVID-19.”</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4041/indicacao_no_180_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4041/indicacao_no_180_miguel.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A ORNAMENTAÇÃO, PAISAGISMO E ARBORIZAÇÃO NO CANTEIRO CENTRAL DA AVENIDA SÃO CRISTÓVÃO, NO TRECHO QUE COMPREENDE OS BAIRROS RECANTO DOS PÁSSAROS II ATÉ O SANTA ROSA. BEM COMO A CONSTRUÇÃO DE CALÇADA NO MESMO.”</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Juscelino Neves, Gregório do Mercado Popular, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4045/indicacao_no_181_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4045/indicacao_no_181_juscelino.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A INCORPORADORA RESPONSÁVEL PELA PAVIMENTAÇÃO ASFÁLTICA DO GREEN VILLE II, PARA QUE A MESMA DISPONIBILIZE CAMINHÃO PIPA PARA MOLHAR AS VIAS DURANTE O PROCESSO DE NIVELAMENTO DE SOLO."</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4046/indicacao_no_182_alaene.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4046/indicacao_no_182_alaene.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS NO SENTIDO DE REALIZAR INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA AVENIDA MATO GROSSO EM FRENTE AO MINI ESTÁDIO LUCAS RUDNICK."</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4047/indicacao_no_183_gregorio_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4047/indicacao_no_183_gregorio_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AMPLIAÇÃO DA COLETA DE LIXO REGULAR NO NÚCLEO DA COMUNIDADE DO TAPERINHA, DE AO MENOS DUAS VEZES POR SEMANA."</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4048/indicacao_no_184_janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4048/indicacao_no_184_janaina.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA ESTADUAL DE EDUCAÇÃO (SEDUC) QUE OBJETIVEM COM A REFORMA GERAL DA ESCOLA ESTADUAL JUPIARA."</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4049/indicacao_no_185_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4049/indicacao_no_185_silvio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE QUE BUSQUE PARCERIA JUNTAMENTE AO POLO REGIONAL DE RONDONÓPOLIS PARA DISPONIBILIZAR SORO ANTIOFÍDICO PARA O MUNICÍPIO DE CAMPO VERDE."</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4050/indicacao_no_186_alaene.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4050/indicacao_no_186_alaene.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE  SE REALIZAR ESTUDO E LOCAÇÃO DE IMÓVEL MAIS AMPLO PARA INSTALAÇÃO E FUNCIONAMENTO DA SECRETARIA DE SAÚDE DO MUNICÍPIO, JÁ QUE O MESMO NÃO ESTÁ COMPORTANDO A DEMANDA."</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4051/indicacao_no_187_cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4051/indicacao_no_187_cleberson.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA AIRTON SENA, PRÓXIMO A ESCOLA PAULO FREIRE."</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4052/indicacao_no_188_paulinho.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4052/indicacao_no_188_paulinho.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE AGRICULTURA E EMPAER COM O OBJETIVO DE CRIAR PROGRAMA DE ATENDIMENTO AOS ASSENTADOS DA AGRICULTURA FAMILIAR, COM CRONOGRAMA PARA ATENDER AO MENOS UM HECTARE POR FAMÍLIA AO ANO. DANDO INÍCIO NO CORRENTE ANO."</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4053/indicacao_no_189_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4053/indicacao_no_189_juscelino.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A TRANSFORMAÇÃO DA AGROVILA JOÃO PONCE DE ARRUDA EM DISTRITO, DE ACORDO COM A LEI COMPLEMENTAR MUNICIPAL Nº019/2010, PLANO DIRETOR."</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4054/indicacao_no_190_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4054/indicacao_no_190_miguel.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A SUBSTITUIÇÃO DE LÂMPADAS COM REATOR A VAPOR DE SÓDIO 400 VATS POR LÂMPADAS DE LED DO SISTEMA DE ILUMINAÇÃO PÚBLICA DO MUNICÍPIO NAS MARGENS DA BR – 070 QUE PASSAM PELA CIDADE, ESPECIFICAMENTE DA EMPRESA IGUAÇU MAQUINAS ATÉ O RESIDENCIAL CUIABÁ."</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4055/indicacao_no_191_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4055/indicacao_no_191_silvio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA MUNICIPAL DE ESPORTE COM O OBJETIVO DE REALIZAR CONSERTO/REPARO NA BOMBA D’AGUA DO POÇO ARTESIANO DO ESTÁDIO MUNICIPAL FÉLIX BELÉM DE CASTRO. BEM COMO A AQUISIÇÃO E INSTALAÇÃO DA FIAÇÃO DOS REFLETORES DESTE."</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4056/indicacao_no_192_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4056/indicacao_no_192_juscelino.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS NO INTUITO DE REALIZAR REFORMA OU TROCA DE ALAMBRADO DO ESTÁDIO MUNICIPAL FÉLIX BELÉM DE CASTRO."</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4057/indicacao_no_193_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4057/indicacao_no_193_sampaio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM JUNTO A SECRETARIA DE PLANEJAMENTO, NO SENTIDO DE REVISAR O PLANO DIRETOR DO NOSSO MUNICÍPIO."</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4058/indicacao_no_194_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4058/indicacao_no_194_sampaio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA MUNICIPAL DE AGRICULTURA NO SENTIDO DE IMPLANTAR O SELO DE INSPEÇÃO MUNICIPAL NOS PRODUTOS DA AGRICULTURA FAMILIAR."</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4059/indicacao_no_195_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4059/indicacao_no_195_fabio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AS EMPRESAS CONCESSIONARIAS COM O OBJETIVO DE VIABILIZAR A INSTALAÇÃO DE TORRE TELEFÔNICA MÓVEL COM INTERNET, PARA ATENDER A COMUNIDADE 14 DE AGOSTO E 4 DE OUTUBRO."</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4060/indicacao_no_196_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4060/indicacao_no_196_fabio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AS EMPRESAS CONCESSIONARIAS COM O OBJETIVO DE VIABILIZAR A INSTALAÇÃO DE TORRE TELEFÔNICA MÓVEL COM INTERNET, PARA ATENDER OS BAIRROS: SANTA ROSA, JARDIM AMÉRICA, RECANTO DOS PÁSSAROS I E II."</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4061/indicacao_no_197_cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4061/indicacao_no_197_cleberson.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A TROCA DO SISTEMA DE AQUECIMENTO DAS PISCINAS NO CENTRO AQUÁTICO SOCIAL GUIMAR VIEIRA DE SOUZA."</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Denival De Paula</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4062/indicacao_no_198_denival.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4062/indicacao_no_198_denival.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONTRATAÇÃO DE MONITORES PARA ATUAR NOS ÔNIBUS ESCOLARES DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Miguel De Paula, Clebinho do Judô, Paulinho da Fartura, Sargento Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4063/indicacao_no_199_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4063/indicacao_no_199_miguel.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO, NO INTUITO DE CONSTRUIR CICLOVIA DE PREFERÊNCIA BIDIRECIONAL (SENTIDO DUPLO DE CIRCULAÇÃO). A PARTIR DA ROTATÓRIA DA AVENIDA MATO GROSSO DE CAMPO VERDE AO NOVO RESIDENCIAL BURITIS PRIME NA MT - 140."</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4067/indicacao_no_200_janaina_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4067/indicacao_no_200_janaina_docx.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CALÇADAS NO CANTEIRO CENTRAL ENTRE A AVENIDA BRASÍLIA E A BR 070 NO TRECHO QUE COMPREENDE A EMPRESA COOPERFIBRA ATÉ A RUA MANOEL GENILDO DE ARAÚJO."</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4068/indicacao_no_201_juscelinodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4068/indicacao_no_201_juscelinodocx.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE OBRAS, COM O INTUITO DE REALIZAR OPERAÇÃO TAPA BURACO E RECUPERAÇÃO COM LAMA ASFÁLTICA NAS VIAS DO RESIDENCIAL JARDIM CUIABÁ."</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4069/indicacao_no_202_juscelinodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4069/indicacao_no_202_juscelinodocx.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A LIMPEZA, REVITALIZAÇÃO, ORNAMENTAÇÃO E PAISAGISMO NO CANTEIRO CENTRAL ENTRE À MT 344 E AVENIDA PIRANHAÇÚ, SAÍDA PARA O MUNICÍPIO DE DOM AQUINO."</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4070/indicacao_no_203_juscelinodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4070/indicacao_no_203_juscelinodocx.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CASAS POPULARES DESTINADOS A FAMÍLIAS DE BAIXA RENDA, RESIDENTE E DOMICILIADOS NO MUNICÍPIO DE CAMPO VERDE-MT."</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4071/indicacao_no_204._sampaiodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4071/indicacao_no_204._sampaiodocx.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AS EMPRESAS ESPECIALIZADAS COM OBJETIVO DE MELHORAR A CONECTIVIDADE DA INTERNET NA ZONA RURAL."</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4072/indicacao_no_205_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4072/indicacao_no_205_sampaio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE ESPORTE CULTURA E LAZER NO INTUITO DE IMPLANTAR O ESPAÇO FAMÍLIA NO GINÁSIO JOUBERT ISAÍAS ROMANCINI DESTINANDO OS HORÁRIOS DAS 18:00 ÀS 19:00; DAS 19:00 ÀS 20:00; DAS 20:00 ÀS 21:00 E DAS 21:00 ÀS 22:00 HORAS."</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4073/indicacao_no_206_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4073/indicacao_no_206_silvio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REQUERER JUNTO AO MINISTÉRIO DA SAÚDE RECURSOS NO SENTINDO DE ADQUIRIR AMBULÂNCIA PERMANENTE PARA A COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA."</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4074/indicacao_no_207_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4074/indicacao_no_207_silvio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE UM POSTO DE SAÚDE (PSF) NO BAIRRO BELVEDERE."</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4075/indicacao_no_208_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4075/indicacao_no_208_miguel.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETÁRIA DE OBRAS E VIAÇÃO COM OBJETIVO DE REALIZAR PAVIMENTAÇÃO ASFÁLTICA E IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NO DISTRITO INDUSTRIAL II."</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4076/indicacao_no_209_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4076/indicacao_no_209_miguel.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DAR CONTINUIDADE DA CONSTRUÇÃO DE CALÇADA DO PSF DO RECANTO DO BOSQUE LOCALIZADA NA RUA DOS BURITIS."</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4077/indicacao_no_210_janaina_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4077/indicacao_no_210_janaina_docx.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO HOSPITAL MUNICIPAL CORAÇÃO DE JESUS (ASAS), NO INTUITO DE CONCEDER GRAU MÁXIMO DE INSALUBRIDADE DE 40% AOS MÉDICOS, NUTRICIONISTA, AUXILIARES DE COZINHA, FISIOTERAPEUTAS, FARMACÊUTICOS, AUXILIARES DE FARMÁCIA, BIOQUÍMICOS, AUXILIARES DE LABORATÓRIO, ASSISTENTES SOCIAIS, MAQUEIROS, ENFERMEIROS, TÉCNICOS DE ENFERMAGEM, RECEPCIONISTAS, ADMINISTRATIVO DA UTI, HIGIENIZAÇÃO, LAVANDERIA E TÉCNICOS DE RAIO X, QUE ESTÃO NA LINHA DE FRENTE, DURANTE O PERÍODO DE COMBATE À PANDEMIA DO CORONAVÍRUS."</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4082/indicacao_no_211_denival_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4082/indicacao_no_211_denival_docx.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO DE ALTERAÇÃO DO ART. 10, DA LEI Nº 1.720/2011, VISANDO ESTENDER O PRAZO DA OBRIGATORIEDADE DE ELIMINAR O USO DE SACOLAS PLÁSTICAS, SUBSTITUINDO-AS POR SACOLAS RETORNÁVEIS."</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO COM OBJETIVO DE CONSTRUIR INSTITUTO MÉDICO LEGAL - I.M.L., NO MUNICÍPIO DE CAMPO VERDE -MT."</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4084/indicacao_no_213_gregorio_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4084/indicacao_no_213_gregorio_docx.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM REALIZAR OBRAS DE MELHORIAS E MANUTENÇÃO NA ÁREA DE LAZER RECANTO DO SOL."</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4085/indicacao_no_214_juscelinodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4085/indicacao_no_214_juscelinodocx.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AS EMPRESAS CONCESSIONARIAS COM O OBJETIVO DE VIABILIZAR A INSTALAÇÃO DE TORRE TELEFÔNICA MÓVEL COM INTERNET, PARA ATENDER O ASSENTAMENTO DOM OSÓRIO."</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4086/indicacao_no_215_juscelinodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4086/indicacao_no_215_juscelinodocx.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA E SINALIZAÇÃO DE PISO E REFLETORES NA CICLOVIA PARA VISIBILIDADE NOTURNA NAS MARGENS DA BR 070, A PARTIR DO ENTRONCAMENTO COM A MT 344 ATÉ O DISTRITO INDUSTRIAL II."</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4087/indicacao_no_216_juscelinodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4087/indicacao_no_216_juscelinodocx.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A POSSIBILIDADE DE AJUSTAR A BOMBA D’AGUA NO POÇO DE 560 METROS DE PROFUNDIDADE NO ASSENTAMENTO 4 DE OUTUBRO."</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4088/indicacao_no_217_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4088/indicacao_no_217_socorro.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO E INSTALAÇÃO DE PARQUE INFANTIL COM COBERTURA NA SALA ANEXA DE EDUCAÇÃO INFANTIL, DA ESCOLA MUNICIPAL JOSÉ GARBÚGIO, LOCALIZADA NO ASSENTAMENTO DOM OSÓRIO."</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4089/indicacao_no_218_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4089/indicacao_no_218_silvio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE COM O OBJETIVO DE REALIZAR EXAME (SOROCONVERSÃO) EM TODOS OS PROFISSIONAIS DA SAÚDE QUE FORAM VACINADOS CONTRA A COVID-19, NO INTUITO DE AVALIAR A EFICÁCIA DAS VACINAS."</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4090/indicacao_no_219_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4090/indicacao_no_219_miguel.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ORGANIZAÇÃO DE PROJETO DE LOTEAMENTO POPULAR, COM LOTES DE CATEGORIA “POPULAR”, DESTINADOS A FAMÍLIAS DE BAIXA RENDA, RESIDENTE E DOMICILIADOS NO MUNICÍPIO DE CAMPO VERDE-MT."</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4091/indicacao_no_220_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4091/indicacao_no_220_silvio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A COLOCAÇÃO DE SUPER POSTES NAS PRINCIPAIS AVENIDAS DA ÁREA URBANA DA COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA."</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4092/indicacao_no_221_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4092/indicacao_no_221_socorro.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE COM O OBJETIVO DE INCLUIR AS LACTANTES DO MUNICÍPIO DE CAMPO VERDE NO GRUPO PRIORITÁRIO PARA A VACINAÇÃO CONTRA COVID-19."</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4093/indicacao_no_222_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4093/indicacao_no_222_miguel.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE COM OBJETIVO DE REALIZAR A CONSTRUÇÃO DE FAIXA ELEVADA NA AVENIDA SANTA TEREZA EM FRENTE AO CENTRO EDUCACIONAL MONTEIRO LOBATO."</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4094/indicacao_no_223_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4094/indicacao_no_223_sampaio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO COM OBJETIVO DE CONTRATAR MÉDICO LEGISTA, NO MUNICÍPIO DE CAMPO VERDE -MT."</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4095/indicacao_no_224_cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4095/indicacao_no_224_cleberson.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE REPAROS E SUBSTITUIÇÃO DAS LÂMPADAS DO SISTEMA DE ILUMINAÇÃO DA QUADRA DE ESPORTE DA ESCOLA MUNICIPAL MONTEIRO LOBATO."</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Silvio Eventos, Denival De Paula, Juscelino Neves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4099/indicacao_no_225_silvio_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4099/indicacao_no_225_silvio_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE EDUCAÇÃO PARA VIABILIZAR TRANSPORTE ESCOLAR ATÉ AS PROXIMIDADES DA PISTA DE MOTOCROSS NO BAIRRO SÃO MIGUEL, NO INTUITO DE ATENDER OS ALUNOS DAQUELA REGIÃO."</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Silvio Eventos, Gregório do Mercado Popular, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4100/indicacao_no_226_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4100/indicacao_no_226_silvio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A VIABILIZAÇÃO DE RECURSOS PARA A CONSTRUÇÃO DE COBERTURA NA QUADRA POLIESPORTIVA LOCALIZADA DENTRO DO PERÍMETRO DO ESTÁDIO MUNICIPAL FÉLIX BELÉM DE CASTRO. BEM COMO REFORMA E ADEQUAÇÃO NA ESTRUTURA JÁ EXISTENTE."</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4101/indicacao_no_227_sampaio_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4101/indicacao_no_227_sampaio_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA DA PONTE DO SACRIFÍCIO, LOCALIZADA NO ASSENTAMENTO 14 DE AGOSTO NO MUNICÍPIO DE CAMPO VERDE – MT. BEM COMO O ATERRO DA CABECEIRA DA MESMA."</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4102/indicacao_no_228_sampaio_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4102/indicacao_no_228_sampaio_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE POSTES COM LUMINÁRIA NA ÁREA PÚBLICA EM FRENTE AO SALÃO COMUNITÁRIO DA COMUNIDADE DO CAPIM BRANCO."</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Gregório do Mercado Popular, Juscelino Neves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4103/indicacao_no_229_gregorio_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4103/indicacao_no_229_gregorio_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM ESTENDER A INSTALAÇÃO DE SISTEMA DE VIDEOMONITORAMENTO ATÉ O TREVO DO GARDEZ."</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4104/indicacao_no_230_paulo_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4104/indicacao_no_230_paulo_.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DESTINAR ÁREA DEVIDAMENTE CERCADA PARA PONTO DE COLETA DE LIXO COMUM DA ÁREA RURAL NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. BENEFICIANDO OS MORADORES DA ÁREA RURAL, UMA VEZ QUE A COLETA SELETIVA DE LIXO ACONTECE APENAS NO NÚCLEO URBANO."</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4105/indicacao_no_231_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4105/indicacao_no_231_socorro.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE ECOPONTO - ESTAÇÃO DE ENTREGA VOLUNTÁRIA DE INSERVÍVEIS E RESÍDUOS (EXCETO EMBALAGENS TÓXICAS), NOS NÚCLEOS URBANOS DOS ASSENTAMENTOS: DOM OSÓRIO, SANTO ANTÔNIO DA FARTURA, AGROVILA JOÃO PONCE DE ARRUDA E CAPIM BRANCO."</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4106/indicacao_no_232_alaene.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4106/indicacao_no_232_alaene.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AMPLIAÇÃO E REFORMA DA ESCOLA MUNICIPAL PARAÍSO, NA COMUNIDADE DO LIMEIRA. BEM COMO REFORMA DA BRINQUEDOTECA PROFESSORA ROSA MARTINS DE CAMPOS, LOCALIZADA NESTA ESCOLA."</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Prof. Fabio Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4107/indicacao_no_233_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4107/indicacao_no_233_silvio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE JUNTO A SECRETARIA DE SAÚDE E HOSPITAL MUNICIPAL CORAÇÃO DE JESUS (ASAS), QUE OBJETIVEM COM A RETOMADA DAS CIRURGIAS ELETIVAS NO MUNICÍPIO DE CAMPO VERDE."</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM MUTIRÃO DE LIMPEZA EM TODAS AS ÁREAS PÚBLICAS REMANESCENTES DO BAIRRO SÃO MIGUEL. BEM COMO ORNAMENTAÇÃO E PAISAGISMO DESTES."</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4117/indicacao_no_235_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4117/indicacao_no_235_silvio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE QUE OBJETIVEM COM A IMPLANTAÇÃO DE BRAÇOS DUPLOS NOS POSTES DE ILUMINAÇÃO PÚBLICA DA AVENIDA CAMPO GRANDE, COM O INTUITO DE AMPLIAR A ILUMINAÇÃO DESTA VIA EM AMBOS OS SENTIDOS."</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE OBRAS E VIAÇÃO COM O OBJETIVO DE DISPONIBILIZAR PATRULHA MECANIZADA PARA A READEQUAÇÃO DAS ESTRADAS VICINAIS DO ASSENTAMENTO DOM OSÓRIO."</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4119/indicacao_no_237_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4119/indicacao_no_237_paulo.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM PERMANÊNCIA DAS TÉCNICAS EM ENFERMAGEM QUE ATUAM NO ATENDIMENTO DE AMBULÂNCIA NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA PARA QUE AS MESMAS CUMPRAM SEUS HORÁRIOS NO PSF DO ASSENTAMENTO."</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4120/indicacao_no_238_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4120/indicacao_no_238_miguel.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO (NOMENCLATURA) NAS RUAS E AVENIDAS DO DISTRITO INDUSTRIAL II. BEM COMO INFORMAR OS NÚMEROS OFICIAIS DAS RESIDÊNCIAS AOS MORADORES, PARA QUE ESTES POSSAM IMPLANTAR ESTA IDENTIFICAÇÃO NAS FACHADAS DE SUAS CASAS."</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4121/indicacao_no_239_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4121/indicacao_no_239_miguel.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM IMPLANTAÇÃO DE FAIXAS DE PEDESTRE NO ENTORNO DA PRAÇA SÃO MIGUEL, LIGANDO-A AOS CANTEIROS CENTRAIS DAS AVENIDAS VEREADOR CÉSAR LIMA E PRESIDENTE JOÃO GOULART."</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4122/indicacao_no_240_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4122/indicacao_no_240_paulo.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REQUERER JUNTO A SECRETARIA DE SAÚDE RECURSOS PARA ADQUIRIR EQUIPAMENTOS ADEQUADOS E NECESSÁRIOS PARA OS ATENDIMENTOS DA AMBULÂNCIA NO ASSENTAMENTO SANTO ANTÔNIO DA FRATURA."</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4123/indicacao_no_241_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4123/indicacao_no_241_juscelino.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CASAS DE CATEGORIA “POPULAR”, NA ÁREA CONHECIDA COMO PISTA DE MOTOCROSS, DESTINANDO-AS A FAMÍLIAS DE BAIXA RENDA, RESIDENTE E DOMICILIADOS NO MUNICÍPIO DE CAMPO VERDE-MT."</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4124/indicacao_no_242_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4124/indicacao_no_242_socorro.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA ESTADUAL DE EDUCAÇÃO (SEDUC) COM O OBJETIVO DE REALIZAR REFORMA GERAL NA ESCOLA ESTADUAL ULISSES GUIMARÃES."</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4125/indicacao_no_243_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4125/indicacao_no_243_juscelino.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO NO INTUITO DE REALIZAR A CONTRATAÇÃO DE TÉCNICO DE ENFERMAGEM PARA ATENDER NO PSF DO ASSENTAMENTO 28 DE OUTUBRO."</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4126/indicacao_no_244_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4126/indicacao_no_244_sampaio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA GERAL DO MUSEU DO CAPIM BRANCO."</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4127/indicacao_no_245_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4127/indicacao_no_245_sampaio.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE, NO INTUITO DE CONCEDER AUMENTO DO ADICIONAL DE INSALUBRIDADE AOS MOTORISTAS QUE ATUAM COM O TRANSPORTE DE PACIENTES, SENDO ESTE TETO DE 40%."</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4128/indicacao_no_246_cleberson_-_copia.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4128/indicacao_no_246_cleberson_-_copia.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS COM O OBJETIVO DE REALIZAR PAVIMENTAÇÃO ASFÁLTICA NAS ENTRADAS E PRINCIPAIS VIAS DO NÚCLEO URBANO DAS COMUNIDADES: CAPIM BRANCO E TAPERINHA."</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4129/indicacao_no_247cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4129/indicacao_no_247cleberson.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS COM O OBJETIVO DE SE CRIAR SISTEMA MUNICIPAL DE PATRIMÔNIO HISTÓRICO CULTURAL DO MUNICÍPIO DE CAMPO VERDE, ATRAVÉS DO FUNDO MUNICIPAL DE PATRIMÔNIO CULTURAL E PELO PLANO DE GESTÃO DO PATRIMÔNIO CULTURAL, QUE PODEM SER CRIADOS (CASO NÃO OS TENHAM) NO MUNICÍPIO."</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4130/indicacao_no_248_cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4130/indicacao_no_248_cleberson.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O TOMBAMENTO DE LOGRADOUROS HISTÓRICOS PERTENCENTES AO MUNICÍPIO DE CAMPO VERDE, SENDO ESTES: MIRANTE DA PRAÇA “SÃO JOÃO PAULO II”, IGREJA SÃO CRISTÓVÃO E O MUSEU DO CENTRO HISTÓRICO DO CAPIM BRANCO PASSANDO OS A CATEGORIA DE PATRIMÔNIO HISTÓRICO MUNICIPAL."</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4146/indicacao_no_249_fabio_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4146/indicacao_no_249_fabio_.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AS EMPRESAS DE GRÃOS, NO INTUITO DE QUE ESTAS TOMEM PROVIDÊNCIAS CABÍVEIS PARA MELHORAR A CAPTAÇÃO/CONTENÇÃO DOS RESÍDUOS PROVENIENTE DAS MÁQUINAS DE LIMPEZA DE GRÃOS.”</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4147/indicacao_no_250_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4147/indicacao_no_250_juscelino.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO (NOMENCLATURA) NAS RUAS E AVENIDAS DO RESIDENCIAL JARDIM CUIABÁ. BEM COMO INFORMAR OS NÚMEROS OFICIAIS DAS RESIDÊNCIAS AOS MORADORES, PARA QUE ESTES POSSAM IMPLANTAR ESTA IDENTIFICAÇÃO NAS FACHADAS DE SUAS CASAS.”</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4148/indicacao_no_251_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4148/indicacao_no_251_miguel.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ACADEMIA AO AR LIVRE NO ASSENTAMENTO 14 DE AGOSTO.”</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4149/indicacao_no_252__janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4149/indicacao_no_252__janaina.pdf</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4150/indicacao_no_253_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4150/indicacao_no_253_socorro.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PSF NO BAIRRO GREEN VILLE.”</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4151/indicacao_no_254__janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4151/indicacao_no_254__janaina.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE CULTURA, LAZER E ESPORTE COM O OBJETIVO DA RETOMADA DAS AULAS DE ZUMBA AO AR LIVRE.”</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4152/indicacao_no_255_st_ant_fart_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4152/indicacao_no_255_st_ant_fart_silvio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE OBRAS E VIAÇÃO COM O OBJETIVO DE DISPONIBILIZAR PATRULHA MECANIZADA PARA A READEQUAÇÃO DAS ESTRADAS VICINAIS DO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA.”</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4153/indicacao_no_256_ambulancia_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4153/indicacao_no_256_ambulancia_silvio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE DE PLEITEAR JUNTO AO GOVERNO DO ESTADO E MINISTÉRIO DA SAÚDE NO INTUITO DE ADQUIRIR AMBULÂNCIAS PARA A SECRETARIA MUNICIPAL DE SAÚDE DE CAMPO VERDE.”</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4154/indicacao_no_257_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4154/indicacao_no_257_miguel.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO, COM O OBJETIVO DE REALIZAR O ENCASCALHAMENTO E PATROLAMENTO NA ESTRADA DA COMUNIDADE CAPIM BRANCO ATÉ A MT – 344. BEM COMO EM SUAS PRINCIPAIS VIAS.”</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4155/indicacao_no_258_salva_vidas_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4155/indicacao_no_258_salva_vidas_miguel.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONTRATAÇÃO DE PROFISSIONAL SALVA VIDAS PARA ATENDER A ÁREA DE LAZER RECANTO DO SOL.”</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4156/indicacao_no_259_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4156/indicacao_no_259_sampaio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS PARA REALIZAR A DIVISÃO DOS 540 LOTES, A SEREM DESMEMBRADOS DA ÁREA SOCIAL DO ASSENTAMENTO DOM OSÓRIO, COM A FINALIDADE DE CRIAR A AGROVILA DO REFERIDO ASSENTAMENTO.”</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4157/indicacao_no_260_fabio_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4157/indicacao_no_260_fabio_.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA ESTADUAL DE EDUCAÇÃO- SEDUC COM OBJETIVO DE REALIZAR REFORMA GERAL NO PARQUINHO INFANTIL DA ESCOLA ESTADUAL BOA ESPERANÇA NA COMUNIDADE DOM OSORIO.”</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4158/indicacao_no_261_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4158/indicacao_no_261_sampaio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE CULTURA, LAZER E ESPORTE COM O OBJETIVO DE CRIAR E IMPLANTAR O FESTIVAL DE DESENHO E PINTURA TEMÁTICA DO MUNICÍPIO DE CAMPO VERDE.”</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4159/indicacao_no_262_denival.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4159/indicacao_no_262_denival.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS COM O OBJETIVO DE PERMITIR A REABERTURA DOS QUIOSQUES DAS PRAÇAS E ÁREAS DE LAZER.”</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4162/indicacao_n_263.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4162/indicacao_n_263.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM INTERMEDIAR JUNTO AO GOVERNO FEDERAL (SUPERINTENDÊNCIA DO INSS), NO INTUITO DE TOMAR PROVIDÊNCIAS CABÍVEIS NO QUE SE REFERE A CONTRATAÇÃO DE MÉDICO PERITO PARA A AGÊNCIA DE CAMPO VERDE."</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4163/indicacao_no_264_cleberso.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4163/indicacao_no_264_cleberso.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE COM OBJETIVO DE CONTRATAR PROFISSIONAL EM PSICOLOGIA PARA ATUAR NAS ESCOLINHAS ESPORTIVAS DO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4164/indicacao_no_265_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4164/indicacao_no_265_socorro.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ORNAMENTAÇÃO E PAISAGISMO NO CANTEIRO CENTRAL DA AVENIDA SANTA TEREZA DO BAIRRO JUPIARA.”</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4165/indicacao_no_266_cleberso.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4165/indicacao_no_266_cleberso.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO QUE OBJETIVEM COM A INSTALAÇÃO DE CÂMERAS ORBITAIS NO GINÁSIO JOUBERT ISAIAS ROMANCINI PARA TRANSMITIR OS EVENTOS REALIZADOS NO MESMO.”</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4166/indicacao_no_267_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4166/indicacao_no_267_sampaio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE APOIO A SEGURANÇA PÚBLICA, A NECESSIDADE DE IMPLANTAR O SISTEMA DE MONITORAMENTO DE CÂMERA COMPARTILHADA DE VIZINHANÇA, NA ÁREA URBANA E RURAL.”</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4167/indicacao_no_268_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4167/indicacao_no_268_silvio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM A CONSTRUÇÃO DE CALÇADA JUNTO AS LATERAIS DA ÁREA DE LAZER RECANTO DO SOL, NAS RUAS AROEIRA E BORDAS DO LAGO.”</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4174/indicacao_no_269_gregorio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4174/indicacao_no_269_gregorio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA DA QUADRA DE ESPORTE DA PRAÇA JOÃO PAULO II.”</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4175/indicacao_no_270_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4175/indicacao_no_270_fabio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETÁRIA DE SAÚDE COM O OBJETIVO DE REALIZAR A CONTRATAÇÃO DE MÉDICOS PEDIATRAS PARA O ATENDIMENTO NA REDE MUNICIPAL DE SAÚDE DE CAMPO VERDE –MT.”</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4176/indicacao_no_271_cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4176/indicacao_no_271_cleberson.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE COM O OBJETIVO DE CONTRATAR PROFISSIONAL ESPECIALIZADO EM NUTRIÇÃO ESPORTIVA PARA ACOMPANHAR OS ATLETAS QUE PARTICIPAM DE COMPETIÇÕES EM NOSSO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4177/indicacao_no_272_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4177/indicacao_no_272_sampaio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS DE CRIAR UMA LEI DE CONCESSÃO DE INCENTIVOS FISCAIS PARA O DESENVOLVIMENTO DE ATIVIDADES ECONÔMICAS E GERAÇÃO DE EMPREGOS NO MUNICÍPIO DE CAMPO VERDE - MT.”</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Prof. Fabio Alves, Denival De Paula</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4178/indicacao_no_273_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4178/indicacao_no_273_fabio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM FIRMAR TERMO DE COLABORAÇÃO COM ONG PATINHAS CARENTES, NO INTUITO DE VIABILIZAR RECURSOS QUE DEVERÃO SER UTILIZADOS PARA MANUTENÇÃO DA ENTIDADE, COMPRA DE RAÇÃO, MEDICAMENTOS, MATERIAIS E PRODUTOS DE LIMPEZA, ALÉM DE PAGAMENTOS DE SERVIÇOS VETERINÁRIOS.”</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Boneca, Professora Socorro</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4179/indicacao_no_274_alaene.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4179/indicacao_no_274_alaene.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE BUSCAR PARCERIA PARA CONCESSÃO DE ESPAÇO ADEQUADO NAS CLINICAS VETERINÁRIAS E PETS PARTICULARES, COM O OBJETIVO DE REALIZAR CAMPANHA DE CASTRAÇÃO DE ANIMAIS DE PEQUENO PORTE (CÃES E GATOS), SENDO ESTES REALIZADOS PELOS VETERINÁRIOS DO MUNICÍPIO E O ESPAÇO PAGO ATRAVÉS DE ISENÇÃO DE IMPOSTO."</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4180/indicacao_no_275_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4180/indicacao_no_275_juscelino.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA, NO TRECHO QUE COMPREENDE A MT 344 ATÉ AS IMEDIAÇÕES DO BAR DA ALICE, DO ASSENTAMENTO 14 DE AGOSTO."</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4181/indicacao_no_276_silvioo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4181/indicacao_no_276_silvioo.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A TROCA DAS LUMINÁRIAS/REFLETORES POR LÂMPADAS DE LED DO GINÁSIO POLIESPORTIVO JOUBERT ISAÍAS ROMANCINI. BEM COMO A INSTALAÇÃO DESTE ONDE HOUVER NECESSIDADE."</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4182/indicacao_no_277_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4182/indicacao_no_277_miguel.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A CONCESSIONÁRIA DOS SERVIÇOS DE ÁGUA E ESGOTO NO MUNICÍPIO DE CAMPO VERDE - ÁGUAS DE CAMPO VERDE, COM O OBJETIVO DE CANCELAR COBRANÇAS INDEVIDAS DE TARIFA REFERENTE A ESGOTO NAS RESIDÊNCIAS QUE NÃO POSSUEM ACESSO A LIGAÇÃO DE ESGOTO. BEM COMO REALIZAR O RESSARCIMENTO DOS VALORES PAGOS, COBRADOS DESTES USUÁRIOS."</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4183/indicacao_no_278_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4183/indicacao_no_278_paulo.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO DMTU – DEPARTAMENTO MUNICIPAL DE TRÂNSITO URBANO – CAMPO VERDE/MT, COM OBJETIVO DE REALIZAR ESTUDO E IMPLANTAÇÃO DE RETORNO NO CANTEIRO CENTRAL DA AVENIDA DOS TRABALHADORES COM A RUA RONDÔNIA NO BAIRRO SÃO LOURENÇO. BEM COMO O ESTUDO E IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E SINALIZAÇÃO, NA REFERIDA AVENIDA."</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4184/indicacao_no_279_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4184/indicacao_no_279_paulo.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ABERTURA DE ESTRADA LIGANDO O ASSENTAMENTO SANTO ANTÔNIO DA FARTURA A IFMT CAMPUS SÃO VICENTE."</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4185/indicacao_no_280_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4185/indicacao_no_280_juscelino.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM AMPLIAR DE 120 PARA 180 DIAS O PERÍODO DE LICENÇA-MATERNIDADE PARA AS SERVIDORAS PÚBLICAS DO MUNICÍPIO, CONFORME LEI FEDERAL Nº 11.770, MAS A MESMA PRECISA SER REGULAMENTADA NOS MUNICÍPIOS."</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4186/indicacao_no_281_cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4186/indicacao_no_281_cleberson.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A EMPRESA RESPONSÁVEL PELA LIMPEZA DAS VIAS PÚBLICAS DO MUNICÍPIO A POSSIBILIDADE DE QUE AO REALIZAR A VARREDURA DAS VIAS ONDE TRAFEGAM OS CAMINHÕES QUE TRANSPORTAM OS GRÃOS, ESTES SEPAREM E DESTINEM OS GRÃOS PARA A ALIMENTAÇÃO DOS PEIXES DAS ÁREAS DE LAZER."</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4194/indicacao_no_282_gregorio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4194/indicacao_no_282_gregorio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas com o objetivo de realizar manutenção geral e limpeza do Cemitério Municipal São Pedro, dando atenção especial na melhoria e ampliação da parte hidráulica e elétrica.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4195/indicacao_no_283_clebinho.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4195/indicacao_no_283_clebinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas com o objetivo de realizar alteração na Lei nº 2524/2019, 13 de dezembro de 2019, a qual cria gratificação para os condutores de veículo escolar que exercem suas funções no transporte escolar, visando a aplicação desta nos períodos de recesso escolar.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4196/indicacao_no_284_silviodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4196/indicacao_no_284_silviodocx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Gerencia Regional da Empresa Brasileira de Correios e Telégrafos MT, solicitando a contratação de servidores para Agência do município de Campo Verde.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4197/indicacao_no_285___miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4197/indicacao_no_285___miguel.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a implantação de sistema de monitoramento e vigilância com câmeras, nas Áreas de Lazer pertencentes ao Município.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4198/indicacao_no_286_clebinho.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4198/indicacao_no_286_clebinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria de Saúde com o objetivo de contratar profissional especializado em Fisioterapia Esportiva para acompanhar os atletas que participam de competições em nosso Município.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4199/indicacao_no_287_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4199/indicacao_no_287_paulo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a realização de Audiência Pública, no intuito de fazer consulta previa para anexar as vilas Rurais como Núcleo Urbano extensão da cidade sendo está Comunidades Agrovila João Ponce de Arruda, Capim Branco, Santo Antônio da Fartura e Limeira. Pertencentes ao Município de Campo Verde.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4200/indicacao_no_288_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4200/indicacao_no_288_miguel.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de realizar estudos com objetivo de disponibilizar área adequada para construção de nova instalação do abrigo infantil Casa Aconchego “Rosa Maria dos Santos Dezordi”, tendo em vista que o prédio atual não possui infraestrutura adequada ao bem-estar das crianças.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4201/indicacao_no_289_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4201/indicacao_no_289_paulo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com construção de pista de skate na Área de Lazer Parque das Araras.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4202/indicacao_no_290_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4202/indicacao_no_290_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretária de Saúde com objetivo de adquirir um aparelho de Radiografia Odontológico em nosso Município.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4203/indicacao_no_291_janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4203/indicacao_no_291_janaina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a destinação de Kits de Materiais de construção para as famílias de baixa renda.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4204/indicacao_no_292_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4204/indicacao_no_292_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com estudo de projeto para a implantação de Usina de Energia Solar para atender todos os Órgãos Públicos.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4205/indicacao_no_293_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4205/indicacao_no_293_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas juntamente com a Secretaria de Planejamento e Desenvolvimento Econômico de fazer a comercialização dos lotes das etapas III e IV do Distrito Industrial II.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4213/indicacao_no_294_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4213/indicacao_no_294_socorro.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A VIABILIZAÇÃO DA CONSTRUÇÃO DE QUADRA POLIESPORTIVA COM COBERTURA NA ESCOLA MUNICIPAL SANTO ANTÔNIO, LOCALIZADA NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Gregório do Mercado Popular, Clebinho do Judô</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4214/indicacao_no_295_greg.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4214/indicacao_no_295_greg.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS NO INTUITO DE CEDER ÁREA PERTENCENTE A PREFEITURA A ASSOCIAÇÃO DOS APOSENTADOS E PENSIONISTAS E IDOSOS DE CAMPO VERDE, A MESMA ESTÁ LOCALIZADA AO LADO DA REFERIDA ASSOCIAÇÃO DE UTILIDADE PÚBLICA, E TEM POR OBJETIVO AMPLIAR SUA ESTRUTURA.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4215/indicacao_no_296_alaene.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4215/indicacao_no_296_alaene.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS NO INTUITO DE CEDER ÁREA PERTENCENTE A PREFEITURA A ASSOCIAÇÃO DOS APOSENTADOS E PENSIONISTAS E IDOSOS DE CAMPO VERDE, A MESMA ESTÁ LOCALIZADA AO LADO DA REFERIDA ASSOCIAÇÃO DE UTILIDADE PÚBLICA, E TEM POR OBJETIVO AMPLIAR SUA ESTRUTURA. - INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE NO INTUITO DE REALIZAR A CONTINUIDADE DA AVENIDA ROTARY INTERNACIONAL, LIGANDO A MESMA A AVENIDA BRASÍLIA, ESQUINA COM O CORPO DE BOMBEIROS E VIVEIRO E FLORICULTURA E GRAMEIRA QUEIROZ.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4216/indicacao_no_297_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4216/indicacao_no_297_silvio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE EDUCAÇÃO DO ESTADO COM OBJETIVO DE REFORMA OU MANUTENÇÃO DA ESCOLA ALICE BARBOSA PACHECO NA COMUNIDADE AGROVILA.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4217/indicacao_no_298_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4217/indicacao_no_298_miguel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE OBRAS COM O OBJETIVO DE REALIZAR REFORMA E MANUTENÇÃO NA ACADEMIA PÚBLICA DA COMUNIDADE CAPIM BRANCO.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4218/indicacao_no_299_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4218/indicacao_no_299_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AOS ÓRGÃOS COMPETENTES COM O OBJETIVO DE REALIZAR MUTIRÃO DE LIMPEZA E MANUTENÇÃO DAS VIAS E TERRENOS/ÁREAS PÚBLICAS LOCALIZADAS NO DISTRITO INDUSTRIAL II.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4219/indicacao_no_300_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4219/indicacao_no_300_paulo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO E SECRETARIA DE EDUCAÇÃO DE MATO GROSSO (SEDUC), VISANDO BUSCAR APORTE FINANCEIRO COM O OBJETIVO DE REALIZAR REFORMA GERAL NA ESCOLA ONDE FUNCIONA AS SALAS ANEXAS DA ESCOLA ESTADUAL ALICE BARBOSA PACHECO, LOCALIZADA NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA, ANTIGO PRÉDIO DA “ESCOLA MUNICIPAL SANTO ANTÔNIO DA FARTURA”.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4220/indicacao_no_301_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4220/indicacao_no_301_silvio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS COM O OBJETIVO DE REVOGAR E ATUALIZAR DECRETO DE CLASSIFICAÇÃO DE RISCO EPIDEMIOLÓGICO NO MUNICÍPIO DE CAMPO VERDE, HAJA VISTA QUE ESTAMOS COM ATUAL CLASSIFICAÇÃO EM RISCO BAIXO.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4221/indicacao_no_302_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4221/indicacao_no_302_juscelino.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE CICLOVIA E PISTA DE CAMINHADA, AS MARGENS DA BR 070, SENTIDO AO MUNICÍPIO DE PRIMAVERA DO LESTE, ATÉ A ENTRADA DA GRANJA CAMPO VERDE E EMPRESA INCOFIBRAS, COM SINALIZAÇÃO DE PISO E REFLETORES PARA VISIBILIDADE NOTURNA.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Juscelino Neves, Denival De Paula, Elton Tobiano, Prof. Fabio Alves, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4222/indicacao_no_303_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4222/indicacao_no_303_juscelino.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS POR MEIO DO DMTU – DEPARTAMENTO MUNICIPAL DE TRÂNSITO URBANO – CAMPO VERDE/MT, QUE OBJETIVEM EM TORNAR A AVENIDA ATÍLIO FONTANA E AVENIDA BRASÍLIA EM VIAS MÃO DUPLA.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4223/indicacao_no_304_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4223/indicacao_no_304_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO, COM O OBJETIVO DE REALIZAR O ENCASCALHAMENTO E PATROLAMENTO NAS VIAS DO ASSENTAMENTO 28 DE OUTUBRO.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4224/indicacao_no_305_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4224/indicacao_no_305_fabio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS POR MEIO DA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS COM O OBJETIVO DE REALIZAR REFORMA, MELHORIA E REVITALIZAÇÃO DO PARQUINHO INFANTIL ANEXO A PREFEITURA, NA PRAÇA DOS TRÊS PODERES CAMPO VERDE – MT.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4225/indicacao_no_306_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4225/indicacao_no_306_fabio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A MANUTENÇÃO E MELHORIA NA ILUMINAÇÃO PÚBLICA DA PRAÇA AIRTON SENNA LOCALIZADA NO BAIRRO JARDIM CAMPO VERDE.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4226/indicacao_no_307_janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4226/indicacao_no_307_janaina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE MUNICIPAL COM O OBJETIVO REALIZAR CRIAÇÃO DE PROGRAMA DE EDUCAÇÃO E MOTIVAÇÃO PARA SAÚDE BUCAL EM TODAS AS ESCOLAS.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4238/indicacao_no_308_clebinho.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4238/indicacao_no_308_clebinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas em realizar a retomada do pagamento de grau de insalubridade aos Servidores Públicos no Cargo de Garis do nosso Município.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4239/indicacao_no_309_clebinho.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4239/indicacao_no_309_clebinho.pdf</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Boneca, Janaina Nordestina, Professora Socorro</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4240/indicacao_no_310_alaene.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4240/indicacao_no_310_alaene.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria de Estado de Segurança Pública de MT, com o objetivo de criação e implantação de Delegacia da Mulher no Município de Campo Verde.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4241/indicacao_no_311_clebinho.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4241/indicacao_no_311_clebinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto ao Sindicato Rural e Auto Escolas do Município, com o intuito de ceder espaço dentro das imediações do Parque de Exposição Marco Antônio Esteves da Rocha, com o objetivo realizar as aulas de direção neste local.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4242/indicacao_no_312_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4242/indicacao_no_312_socorro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria de Educação com o objetivo construir cobertura no parque infantil da Creche Municipal Johannes Berthold Henning "Padre João".</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4243/indicacao_no_313_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4243/indicacao_no_313_socorro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria Estadual de Educação - SEDUC que objetivem com reforma das Escolas Estaduais: Waldemon Moraes Coelho e Ledy Anita Brescancin.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4244/indicacao_no_314_paulinho.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4244/indicacao_no_314_paulinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a reforma geral e ampliação do Centro Educacional Bem-me-quer no Bairro Jupiara.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4245/indicacao_no_315_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4245/indicacao_no_315_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria Municipal de Cultura, Lazer e Esporte com o objetivo de realizar shows ao vivo nos fins de semana nas Praças, visando valorizar e promover os artistas locais e regionais e fomentar a economia dos quiosques e comércios locais.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4246/indicacao_no_316__sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4246/indicacao_no_316__sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto aos órgãos competentes com objetivo de implantar redutores de velocidade nas proximidades da rotatória do cruzamento entre a rodovia MT -140 (em ambos os sentidos de circulação), avenida Mato Grosso (sentido ao bairro Belvedere) e avenida Mato Grosso Região – Sul.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4247/indicacao_no_317_denival.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4247/indicacao_no_317_denival.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem em construir estrutura com cobertura em frente ao Posto Paraná, visando dar abrigo aos trabalhadores de carga e descarga de caminhões reconhecidos como Chapas, protegendo-os contra o sol e as chuvas.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4248/indicacao_no_318__miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4248/indicacao_no_318__miguel.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem em utilizar o programa “Casa Verde e Amarela” no nosso Município de Campo Verde.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4249/indicacao_no_319_miguel..pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4249/indicacao_no_319_miguel..pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem em dar continuidade a pavimentação asfáltica da avenida Piranha - Sul com a avenida Garças no Bairro Jupiara.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>Clebinho do Judô, Sargento Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4250/indicacao_no_320_clebinho.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4250/indicacao_no_320_clebinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a reforma na caixa de sustentação da ponte de madeira do Rio das Mortes, a mesma localiza-se na MT Rural 251 e dá acesso ao Assentamento Dom Osório. Bem como o aterro da mesma.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4255/indicacao_no_321__paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4255/indicacao_no_321__paulo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria Municipal de Obras e Viação, com o objetivo de realizar o encascalhamento e patrolamento nas entradas dos lotes e estrada do Assentamento Santo Antônio da Fartura. Bem como a implantação de caixas de contenção, evitando assim a erosão em estradas rurais.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Professora Socorro, Paulinho da Fartura</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4256/indicacao_no_322_socorro._docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4256/indicacao_no_322_socorro._docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas objetive com a reforma da Escola Municipal Monteiro Lobato.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4257/indicacao_no_323_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4257/indicacao_no_323_miguel.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a reforma da Ponte que dá acesso a Comunidade Varjão pertencente ao Município de Campo Verde – MT.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4258/indicacao_no_324_janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4258/indicacao_no_324_janaina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a construção de mais um PSF para atender o Bairro São Miguel, visto que o referido Bairro possui grandes proporções e consequentemente maior demanda de atendimento.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4259/indicacao_no_325._gregorio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4259/indicacao_no_325._gregorio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas objetive com a aquisição e instalação de parque infantil no Assentamento Santo Antônio da Fartura, nas proximidades da academia ao ar livre.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4260/indicacao_no_326__paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4260/indicacao_no_326__paulo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria Municipal de Agricultura e Secretaria Municipal de Obras e Viação, com o objetivo de realizar limpeza nas áreas das futuras instalações de cultivo hidropônico no Assentamento Santo Antônio da fartura. Bem como reservatórios para o armazenamento de águas para estes.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4261/indicacao_no_327_janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4261/indicacao_no_327_janaina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas no intuito de conceder adicional de insalubridade aos Profissionais que atuam na área de odontologia no nosso Município, sendo este teto de 40%.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4262/indicacao_no_328_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4262/indicacao_no_328_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto ao INCRA (Instituto Nacional de Colonização e Reforma Agrária) a viabilização de doação de área social do Assentamento Dom Osório para o Município de Campo Verde.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4263/indicacao_no_329_sampaioo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4263/indicacao_no_329_sampaioo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem contratação de profissional especializado em psicologia, higienização e artesã para prestação de serviços junto ao Centro de Atendimento Psicossocial- CAPS.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4264/indicacao_no_330_miguell.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4264/indicacao_no_330_miguell.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a reposição de areia no parque infantil da Praça das Crianças localizada no Bairro Jupiara.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4274/indicacao_no_331_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4274/indicacao_no_331_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto ao Departamento Competente no intuito de disponibilizar banheiros químicos no espaço destinado a realização das aulas de direção e testes/prova aplicados pelo DETRAN, espaço este localizado em frente ao Parque das Araras.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4275/indicacao_no_332_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4275/indicacao_no_332_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a perfuração de poço semi artesiano para atender a população do Assentamento 4 de Outubro. Bem como reservatório e rede de distribuição.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4276/indicacao_no_333_gregorio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4276/indicacao_no_333_gregorio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a instalação de academia pública no Assentamento Dom Osório.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4277/indicacao_no_334_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4277/indicacao_no_334_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria Municipal de Saúde com o objetivo de montar equipes destinadas a realizar imunização contra o COVID em áreas remotas de difícil acesso e pessoas com dificuldade de locomoção.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4278/indicacao_no_335_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4278/indicacao_no_335_paulo.pdf</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4279/indicacao_no_336_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4279/indicacao_no_336_paulo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a construção de praça com passeio (pista de caminhada) na área social do Assentamento Santo Antônio da Fartura.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4280/indicacao_no_337_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4280/indicacao_no_337_juscelino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto ao Departamento Nacional de Infraestrutura de Transportes – DNIT, com o objetivo de construir um viaduto na BR 070, no trecho entre a Avenida Brasil com a Avenida São Lourenço.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4281/indicacao_no_338_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4281/indicacao_no_338_juscelino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria Municipal de Obras e Viação, com o objetivo de realizar o encascalhamento e patrolamento na estrada que dá acesso a Comunidade Formiga.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>Janaina Nordestina, Clebinho do Judô, Gregório do Mercado Popular, Paulinho da Fartura</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4282/indicacao_no_339_janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4282/indicacao_no_339_janaina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a construção de Praça com parque infantil e quadra poliesportiva no Bairro São Miguel.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4283/ind._340.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4283/ind._340.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a urgente necessidade de se tomar medidas em anexar a área pública localizada na esquina da rua Caxias do Sul com Avenida Mato Grosso Região – Sul visando possivel ampliações da Creche Francisco Tirado Aragão Filho.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4284/indicacao_no_341cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4284/indicacao_no_341cleberson.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a aquisição de um Arco Cirúrgico para o Hospital Municipal Coração de Jesus – Asas.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4285/indicacao_no_342_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4285/indicacao_no_342_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretária de Saúde com o objetivo de implantar um hemocentro – banco de sangue no Município de Campo Verde.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4293/indicacao_no_343_gregorio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4293/indicacao_no_343_gregorio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto as Agências Bancárias instaladas no Município, com o objetivo de que estas instalem guarda-volumes em local visível, próximo à porta giratória de segurança.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4294/indicacao_no_344_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4294/indicacao_no_344_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas com o objetivo de disponibilizar a quantia de R$ 100.000,00 (cem mil reais) na LOA – Lei Orçamentária Anual do ano de 2022, para realizações de eventos de rodeio nas Comunidades Rurais do Município, que tiverem interesse.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4295/indicacao_no_345_juscelinodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4295/indicacao_no_345_juscelinodocx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria Municipal de Agricultura, com o objetivo de montar equipe técnica para visitação as áreas rurais que possuam nascentes, visando promover a preservação e recuperação destas.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4296/indicacao_no_346__juscelinodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4296/indicacao_no_346__juscelinodocx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a implantação de sistema de monitoramento e vigilância com câmeras, nas Ruas Aroeira e Bordas do Lago, visando monitorar a área de preservação permanente – APP, cabeceira de nascente da Área de Lazer Recanto do Sol.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4297/indicacao_no_347_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4297/indicacao_no_347_silvio.pdf</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4308/indicacao_no_348_cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4308/indicacao_no_348_cleberson.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas em parceria com o Governo do Estado com o objetivo de disponibilizar área e construção de frigorífico para abate e processamento de peixes em Campo Verde.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4298/indicacao_no_349_denival.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4298/indicacao_no_349_denival.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria de Saúde com objetivo de realizar a contratação de médico para o atender no PSF do Assentamento Don Osório.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4299/indicacao_no_350_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4299/indicacao_no_350_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas afim de criar Lei de Cooperação entre o Município de Campo Verde com o Município de Chapada dos Guimarães, para legalizar o atendimento dos serviços de educação, saúde e infraestrutura, nas Comunidades da Mata Grande, Ponte Alta, Serrinha e Boa Vista.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4300/indicacao_no_351_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4300/indicacao_no_351_miguel.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas com o objetivo de adquirir caminhonete traçada, visando atender as demandas de manutenção das quadras escolares e ginásios poliesportivos, tanto da zona urbana quanto da zona rural do Município.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4301/indicacao_no_352_janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4301/indicacao_no_352_janaina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto ao Governo do Estado e Entidades Filantrópicas Municipais para viabilizar a criação de Restaurante Popular em nosso no Município, com o objetivo de ofertar refeições nutricionais adequadas, por preço acessível.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4302/indicacao_no_353__miguel_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4302/indicacao_no_353__miguel_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a instalação e construção de academia pública, pista de caminhada e quadra de areia na pista de Moto Cross.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4303/indicacao_no_354_miguel_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4303/indicacao_no_354_miguel_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de construir quadra de esporte poliesportiva de Areia no Bairro Vale do Sol.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4304/indicacao_no_355_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4304/indicacao_no_355_paulo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto ao Centro de Atendimento ao Idoso Beno Jhonner, no intuito de criar e implantar cronograma de atividades, recreações e passeios aos idosos de Campo Verde.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4316/indicacao_no_356_gregorio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4316/indicacao_no_356_gregorio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com implantação de cobertura e bancos em frente ao Complexo de Atendimento Especializado e Diagnóstico (CAED) Cyrio Schenkel.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4317/indicacao_no_357_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4317/indicacao_no_357_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria de Educação no intuito de implantar Programa de entrega do uniforme e kit de material escolar a todos os alunos da rede pública.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4318/indicacao_no_358_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4318/indicacao_no_358_juscelino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria Municipal de Obras e Viação, com o objetivo de realizar o encascalhamento e patrolamento nas entradas da Comunidade Bigorna. Bem como a implantação de caixas de contenção, evitando assim a erosão em estradas rurais.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4319/indicacao_no_359_janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4319/indicacao_no_359_janaina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas em realizar estudo de viabilização de implantação de passarela na Área de Preservação Permanente – APP, ligando as Ruas Aroeira e Bordas do Lago.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4320/indicacao_no_360_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4320/indicacao_no_360_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com estudo de Projeto para a construção de Concha Acústica em espaço adequado para a promoção e desenvolvimento de eventos culturais no Município de Campo Verde.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4321/indicacao_no_361_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4321/indicacao_no_361_miguel.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem em adquirir e instalar ar condicionado na recepção do PSF Recanto do Bosque localizado no bairro Jupiara.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4322/indicacao_no_362_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4322/indicacao_no_362_juscelino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto aos Órgãos Competentes, com o objetivo de que se houver a necessidade de drenar o lago para realizar a obra de prevenção do rompimento da barragem da Área de Lazer Recanto do Sol, que seja retirado os peixes, e doados a famílias em condição de vulnerabilidade social.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4323/indicacao_no_363_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4323/indicacao_no_363_paulo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Empresa Energisa, para que a mesma realize o rebaixamento da rede de energia elétrica no Assentamento Santo Antônio da Fartura. Bem como a implantação de transformador de energia em frente à escola deste Assentamento.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4324/indicacao_no_364_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4324/indicacao_no_364_socorro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem na construção de Creche para atender as necessidades dos Idosos.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4325/indicacao_no_365_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4325/indicacao_no_365_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas legais para acrescentar ao inciso II, do artigo 1º, da Lei nº 2.331 de dezembro de 2017, as categorias de Cabos e Soldados militares e os investigadores e escrivães da Policia Judiciária Civil, e com isso pede-se a revogação do inciso III da referida Lei.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4326/indicacao_no_366_cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4326/indicacao_no_366_cleberson.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria Estadual de Meio Ambiente (SEMA) e Secretaria de Planejamento com o objetivo de agilizar a liberação dos terrenos para serem adquiridos, por empresas que aqui querem se instalar no Bairro Distrito Industrial.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4327/indicacao_no_367_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4327/indicacao_no_367_paulo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto ao Governo do Estado e Secretaria de Estado de Agricultura Familiar com o objetivo de adquirir Patrulha Agrícola Mecanizada completa para o Assentamento Dom Osório.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4328/indicacao_no_368_sampaio..pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4328/indicacao_no_368_sampaio..pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria de Apoio a Segurança Pública, no sentido de incluir o Corpo de Bombeiros Militares nas Atividades Delegadas do Município, em conformidade com a Lei nº 2331 de dezembro de 2017.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4336/indicacao_no_369_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4336/indicacao_no_369_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a criação de Ecoponto - Estação de Entrega Voluntária de Inservíveis e Resíduos (exceto embalagens tóxicas), na Comunidade 04 de Outubro.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4337/indicacao_no_370_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4337/indicacao_no_370_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria Estadual de Educação – SEDUC, com o objetivo de realizar a inauguração formal da Escola Estadual Boa Esperança, localizada no Assentamento Dom Osório.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4338/indicacao_no_371_areia_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4338/indicacao_no_371_areia_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a viabilização de recursos para a construção de quadra de areia dentro do perímetro do Estádio Municipal Félix Belém de Castro.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4339/indicacao_no_372_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4339/indicacao_no_372_juscelino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria Municipal de Obras e Viação, com o objetivo de realizar o encascalhamento e patrolamento nas entradas da Comunidade 14 de Agosto. Bem como a implantação de caixas de contenção, evitando assim a erosão em estradas rurais.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4340/indicacao_no_373_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4340/indicacao_no_373_miguel.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a construção de creche para atender o Bairro Recanto do Bosque.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4341/indicacao_no_374_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4341/indicacao_no_374_juscelino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com encascalhamento e patrolamento na estrada que liga a Agrovila Governador João Ponce de Arruda a BR 07.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4342/indicacao_no_375_pediatra_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4342/indicacao_no_375_pediatra_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas a necessidade de se tomar medidas junto a Secretaria Municipal de Saúde para que haja o retorno de atendimento especializado em pediatria nos Postos de Saúde no Município.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4343/indicacao_no_376_miguel_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4343/indicacao_no_376_miguel_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com instalação de postes com refletores no mini estádio Ivo Rauber Junior localizado no Bairro São Miguel.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4344/indicacao_no_377_gregorio_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4344/indicacao_no_377_gregorio_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a implantação de sistema de monitoramento e vigilância com câmeras, nas Redes de Ensino do Município de Campo Verde.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4345/indicacao_no_378_paulodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4345/indicacao_no_378_paulodocx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a aquisição e colocação de enfeites natalinos, para ornamentar as Praças de nossa Cidade. Bem como as Avenidas São Lourenço e Brasil.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4352/indicacao_no_379_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4352/indicacao_no_379_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal as providencias necessárias para recolher cães abandonados em vias públicas e encaminha-los a local adequado para adoção.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4367/indicacao_no_380_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4367/indicacao_no_380_juscelino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto ao Órgão competente com objetivo de realizar a construção de faixas elevadas, em frente aos prédios da Rede de Ensino do Município de Campo Verde.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4368/indicacao_no_381_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4368/indicacao_no_381_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem em realizar estudo e Projeto de recriação da Secretária Municipal de Habitação de Campo Verde.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4369/indicacao_no_382_gregorio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4369/indicacao_no_382_gregorio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a criação de Ecoponto, estação de entrega voluntária de inservíveis no Bairro São Miguel.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4370/indicacao_no_383_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4370/indicacao_no_383_socorro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas no sentido de realizar instalação de redutor de velocidade na Avenida Santa Tereza em frente ao Lar Maria de Lourdes.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4371/indicacao_no_384_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4371/indicacao_no_384_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de tomar as providencias necessária e de urgência, no sentido de distribuir sacolas retornáveis nos termos da Lei Municipal.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4372/indicacao_no_385_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4372/indicacao_no_385_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de tomar as providências necessária e de urgência, no sentido de distribuir adesivos no formato de 40x40 cm, sendo nas cores: marrom escrito fixo úmido e amarelo escrito lixo seco.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4374/indicacao_no_386_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4374/indicacao_no_386_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria Municipal de Cultura, Lazer e Esporte no intuito de disponibilizar professor de educação física para o Parque Recanto dos Pássaros João do Nascimento Conceição, no intuito de ministrar orientação, planejar e acompanhar a prática de exercícios físicos, visando principalmente o futebol, já que este é o esporte mais popular entre os moradores dos Bairros Residencial Santa Rosa, Jardim América e Recanto dos Pássaros I e II.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Miguel De Paula, Professora Socorro</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4373/indicacao_no_387_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4373/indicacao_no_387_miguel.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a revitalização dos campos de futebol society localizados nas Comunidades: Taperinha e Capim Branco.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4375/indicacao_no_388_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4375/indicacao_no_388_miguel.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a aquisição e colocação de enfeites natalinos, para ornamentar o Museu do Centro Histórico do Capim Branco.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a aquisição e instalação de lixeiras em todos os Bairros pertencentes as Zonas Especiais de Interesse Social.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4394/indicacao_n.o_390_juscelinodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4394/indicacao_n.o_390_juscelinodocx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem em se fazer cumprir o Artigo 9º da Lei Municipal nº 1720, de 29 de junho 2011, a qual possui a seguinte redação: “ A Prefeitura Municipal realizará a doação de sacolas para as famílias de baixa renda contempladas com o Programa da Bolsa Família”.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4395/indicacao_n.o_391_gregoriodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4395/indicacao_n.o_391_gregoriodocx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretária Municipal de Assistência Social e Órgão Competente, com o intuito de levar para o Assentamento Dom Osório cursos profissionalizantes tais como: operador de máquinas, cabeleireiro e outros voltados para a área de saúde e estética.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4396/indicacao_n.o_392_sampaiodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4396/indicacao_n.o_392_sampaiodocx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de construir tenda com estrutura permanente com banheiros para realização de eventos culturais e festivos na área de lazer Parque Recanto dos Pássaros João do Nascimento Conceição.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4397/indicacao_n.o_393_sampaiodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4397/indicacao_n.o_393_sampaiodocx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de realizar a cobertura das quadras poliesportivas da área de lazer Parque das Araras.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4398/indicacao_n.o_394_paulodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4398/indicacao_n.o_394_paulodocx.pdf</t>
   </si>
   <si>
     <t>- Indica ao Poder Executivo Municipal a necessidade de tomar medidas que objetivem com a reforma da ponte de madeira localizada no Assentamento Santo Antônio da Fartura, Setor Tadashi, ou preferencialmente a substituição desta por ponte de concreto.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4399/indicacao_no_395_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4399/indicacao_no_395_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas com o objetivo de construir complexo que comporte a secretaria de saúde e seus departamentos anexo, tais como a regulação, transporte e almoxarifado, na área de propriedade da prefeitura Municipal, localizada nas proximidades do Complexo de Atendimento Especializado e Diagnóstico (CAED) Cyrio Schenkel.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4401/indicacao_no_396_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4401/indicacao_no_396_paulo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a perfuração de poço semi artesiano/artesiano para atender a população do Assentamento Santo Antônio da Fartura. Bem como reservatório.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4402/indicacao_no_397_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4402/indicacao_no_397_fabio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de tomar medidas que objetivem com estudo e implantação de sistema de drenagem no Ginásio Poliesportivo Joubert Isaías Romancini.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4403/indicacao_no_398_juscelino.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4403/indicacao_no_398_juscelino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria de Obras, com o intuito de realizar operação tapa buraco e recuperação com lama asfáltica nas vias dos Bairros: Bordas do Lago e Recanto do Bosque I e II.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4404/indicacao_no_399_gregorio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4404/indicacao_no_399_gregorio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria de Obras, com o intuito de realizar operação tapa buraco e recuperação com lama asfáltica em toda extensão da Avenida Presidente Tancredo Neves.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4405/indicacao_no_400_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4405/indicacao_no_400_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a construção de rotatória na Avenida Brasil, no cruzamento da rua Maceió em frente ao Banco da Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4406/indicacao_no_401_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4406/indicacao_no_401_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto a Secretaria de Obras, com o intuito de realizar operação tapa buraco e recuperação com lama asfáltica nas vias do Município.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4407/indicacao_no_402_miguel_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4407/indicacao_no_402_miguel_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a reforma geral e ampliação da escola Estadual Dom Osório.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4408/indicacao_no_403_denival_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4408/indicacao_no_403_denival_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto ao Governo do Estado, no intuito de construir acostamento bidirecional (sentido duplo de circulação). A partir da rotatória da avenida Mato Grosso de Campo Verde ao novo residencial Buritis Prime na MT 140.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4409/indicacao_no_404_sampaio_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4409/indicacao_no_404_sampaio_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de implantar a assistência jurídica a hipossuficientes.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4410/indicacao_no_405_alaene_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4410/indicacao_no_405_alaene_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a substituição de lâmpadas do sistema de iluminação Pública de todos os Condomínios do Município por lâmpadas de led.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4411/indicacao_no_406_socorro_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4411/indicacao_no_406_socorro_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo municipal a necessidade de se tomar medidas que objetivem com estudo e implantação de redução no IPTU dos lotes/terrenos baldios que possuírem benfeitorias tais como: muro/alambrado, calçada ecológica e arborização.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4431/indicacao_no_407_miguel_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4431/indicacao_no_407_miguel_.pdf</t>
   </si>
   <si>
     <t>INDICA PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM CONSTRUIR SEDE PROPRIA PARA O CENTRO DE ATENÇÃO PSICOSSOCIAL - CAPS.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4420/indicacao_no_408_juscelinodocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4420/indicacao_no_408_juscelinodocx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas junto ao Governo do Estado, no intuito de construir ciclovia de preferência bidirecional (sentido duplo de circulação), a partir da rotatória da Avenida Mato Grosso até o trevo do Gardez, na MT 140.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4421/indicacao_no_409_janainadocx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4421/indicacao_no_409_janainadocx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal urgente necessidade de se tomar medidas que objetivem com reforma e ampliação do prédio da Vigilância Sanitária de Campo Verde.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4422/indicacao_no_410_socorro__.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4422/indicacao_no_410_socorro__.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a ampliação do prédio da Prefeitura Municipal para atender as Secretarias de Finanças e Planejamento.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4423/indicacao_no_411_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4423/indicacao_no_411_socorro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas em parceira com os produtores do Assentamento Dom Osório, tendo por objetivo implantação da fábrica de ração para animais.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Professora Socorro, Clebinho do Judô, Sargento Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4424/indicacao_no_412_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4424/indicacao_no_412_socorro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a coleta diária do lixo úmido nos Condomínios do Município.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4425/indicacao_no_413_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4425/indicacao_no_413_miguel.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a colocação de super postes com lâmpadas de led na Avenida Rio Ronulo da área urbana da Comunidade Agrovila Governador João Ponce de Arruda.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4426/indicacao_no_414_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4426/indicacao_no_414_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a construção de ponto de ônibus com cobertura na Avenida Beija Flor, nas proximidades da Avenida São Cristóvão Bairro Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4427/indicacao_no_415_miguel.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4427/indicacao_no_415_miguel.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a Construção de ponto de ônibus com cobertura e bancos em frente a fazenda Adriana nas margens da Rodovia MT 140 do Município de Campo Verde.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Paulinho da Fartura, Boneca, Clebinho do Judô, Denival De Paula, Elton Tobiano, Gregório do Mercado Popular, Janaina Nordestina, Juscelino Neves, Miguel De Paula, Professora Socorro, Prof. Fabio Alves, Sargento Sampaio, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4428/indicacao_no_416_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4428/indicacao_no_416_paulo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a Readequação do Projeto de Construção do Abatedouro Municipal, e consequentemente dar continuidade a execução da obra deste Projeto que vai de encontro com o anseio da população.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4429/indicacao_no_417_silviox.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4429/indicacao_no_417_silviox.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a instalação de Academia Pública na Praça dos Três Poderes.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a construção de ponto de ônibus com cobertura as margens da Rodovia MT 344, na entrada do Assentamento 14 de Agosto.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4433/indicacao_no_419_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4433/indicacao_no_419_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade da implantação do centro de especialização odontológico – CEO no município de Campo Verde.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4434/indicacao_no_420_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4434/indicacao_no_420_silvio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a substituição das lâmpadas do sistema de Iluminação Pública da Avenida Beija Flor por lâmpadas de led.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4435/indicacao_no_421_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4435/indicacao_no_421_socorro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a construção/ implantação de casa de apoio em assistência as mulheres e filhos vítimas de violência doméstica no Município de Campo Verde.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4436/indicacao_no_422_socorro..pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4436/indicacao_no_422_socorro..pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a reforma geral da Piscina anexa ao Centro de Atendimento ao Idoso (CAI) Benno Johner.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4236/mocao_de_aplauso_no_01.2021_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4236/mocao_de_aplauso_no_01.2021_silvio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A EQUIPE DE HANDEBOL DAS ESCOLINHAS ESPORTIVAS MUNICIPAIS DE CAMPO VERDE, VENCEDORA DO CAMPEONATO BRASILEIRO CADETE MASCULINO/2021, CONHECIDO COMO “ZONAL”, QUE OCORREU ENTRE 18 A 22 DE AGOSTO, EM CEILÂNDIA, NO DISTRITO FEDERAL.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4272/mocao_de_aplauso_no_uti_.2021_silvio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4272/mocao_de_aplauso_no_uti_.2021_silvio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A EQUIPE DE MULTIPROFISSIONAIS DA UNIDADE DE TERAPIA INTENSIVA (UTI) COVID-19, EM SINGELO AGRADECIMENTO AS SUAS AÇÕES INCANSÁVEIS DE ZELO, ATENÇÃO, PREVENÇÃO E TRATAMENTO AOS PACIENTES COM COVID-19 EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4290/mocao_de_aplauso_no_03_fabio_acs_.2021_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4290/mocao_de_aplauso_no_03_fabio_acs_.2021_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 03/2021 - “MOÇÃO DE APLAUSOS E CONGRATULAÇÕES A TODA EQUIPE DE AGENTES COMUNITÁRIOS DE SAÚDE E DE COMBATE A ENDEMIAS DE CAMPO VERDE – MT, PELO SEU DIA NACIONAL, 04 DE OUTUBRO, ESTES PROFISSIONAIS QUE TÊM COMO MISSÃO AMPLIAR O ACESSO DA POPULAÇÃO ÀS AÇÕES E AOS SERVIÇOS DE INFORMAÇÃO, DE SAÚDE, DE PROMOÇÃO SOCIAL E DE PROTEÇÃO DA CIDADANIA.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4291/mocao_de_aplauso_no_04_clebinho_capoeira.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4291/mocao_de_aplauso_no_04_clebinho_capoeira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 04/2021 - “MOÇÃO DE APLAUSO E CONGRATULAÇÃO AO GRUPO ABADÁ-CAPOEIRA PELOS 20 ANOS DE ATUAÇÃO EM NOSSA SOCIEDADE, TRAZENDO A INTEGRAÇÃO E A PROMOÇÃO DE UM ESTILO DE VIDA SAUDÁVEL, MELHORANDO A QUALIDADE DE VIDA DE NOSSA QUERIDA CAMPO VERDE.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4292/mocao_de_aplauso_no_05_clebinho_judo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4292/mocao_de_aplauso_no_05_clebinho_judo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 05/2021 - MOÇÃO DE APLAUSO AOS ATLETAS CAMPEÕES DOS JOGOS ESCOLARES ESTADUAIS MATO-GROSSENSE CATEGORIA “A” E “B” E AOS CAMPEÕES DA SELETIVA ESTADUAL DE JUDÔ SUB 21 E SÊNIOR.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4314/mocao_de_aplauso_no_06__gregorio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4314/mocao_de_aplauso_no_06__gregorio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A ASSOCIAÇÃO DOS APOSENTADOS E PENSIONISTAS E IDOSOS DE CAMPO VERDE – AAPICV, PELA DEDICAÇÃO E BRILHANTISMO QUE VEM PROPORCIONANDO AOS IDOSOS CAMPOVERDENSES, OFERTANDO CONVÍVIO SAUDÁVEL E CONTRIBUINDO COM A QUALIDADE DE VIDA DESTES.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4315/mocao_de_aplauso_no_07_paulo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4315/mocao_de_aplauso_no_07_paulo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AOS PASTORES E PASTORAS DE CAMPO VERDE – MT, QUE SE DEDICAM DIARIAMENTE AO CUIDADO E ENSINO GENUÍNO DA PALAVRA DE DEUS AOS FIÉIS E AQUELES QUE BUSCAM SE ACHEGAR E CONHECER OS PRINCÍPIOS DO SENHOR.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4334/mocao_de_aplauso_no_008_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4334/mocao_de_aplauso_no_008_sampaio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS PROFISSIONAIS INTEGRANTES DA OPERAÇÃO DE DISPERSÃO, FISCALIZAÇÃO E PREVENÇÃO A COVID-19, COMPOSTA PELA POLÍCIA MILITAR, BOMBEIRO MILITAR, POLÍCIA JUDICIÁRIA CIVIL, SECRETÁRIA DE SEGURANÇA PÚBLICA, VIGILÂNCIA SANITÁRIA E FISCALIZAÇÃO MUNICIPAL, PELA SUA ATUAÇÃO DURANTE A PANDEMIA.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4335/mocao_de_aplauso_no_09_janaina.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4335/mocao_de_aplauso_no_09_janaina.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO A EQUIPE DA UNIDADE SENTINELA COVID E A EQUIPE DE TRANSPORTE COVID, EM AGRADECIMENTO PELO EXCELENTE TRABALHO E ESTRATÉGIA NO ENFRENTAMENTO A PANDEMIA, COM AÇÕES INCANSÁVEIS DE ZELO E TRATAMENTO DE QUALIDADE AOS PACIENTES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4351/mocao_de_aplauso_no_10_socorro_laboratorio_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4351/mocao_de_aplauso_no_10_socorro_laboratorio_docx.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO E RECONHECIMENTO AO LABORATORIO MUNICIPAL DE CAMPO VERDE PELO SEU ATENDIMENTO HUMANIZADO E EM ESPECIAL A ALTA QUALIDADE E PRECISÃO DOS EXAMES REALIZADOS POR ESTA EFICAZ UNIDADE”.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4391/mocao_de_aplausono_12_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4391/mocao_de_aplausono_12_sampaio.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO AOS PROFISSIONAIS DO SAMU DO NOSSO MUNICÍPIO PELO BRILHANTE TRABALHO PRESTADO A TODA NOSSA POPULAÇÃO DURANTE A PANDEMIA”</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4419/mocao_de_aplauso_no_12_paulo..pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4419/mocao_de_aplauso_no_12_paulo..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AS VENCEDORAS DO 3º DESAFIO DAS MERENDEIRAS E A EQUIPE TÉCNICA DE NUTRICIONISTAS PELO EXCELENTE DESEMPENHO ENVOLVENDO A CULINÁRIA REGIONAL E PRIORIZANDO OS GÊNEROS ALIMENTÍCIOS ORIUNDOS DA AGRICULTURA FAMILIAR LOCAL.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4437/mocao_de_aplauso_no__socorro_projeto_trilha..pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4437/mocao_de_aplauso_no__socorro_projeto_trilha..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A EQUIPE DO PROJETO TRILHA DA SAÚDE E SEUS BLOCOS “PLANTANDO UMA SEMENTE - HORTA ESCOLAR” E “PROJETO_x000D_
 CERRADINHO” PERTENCENTES AO CENTRO EDUCACIONAL PAULO FREIRE, PELO PRÊMIO NESTLÉ “POR CRIANÇAS MAIS SAUDÁVEIS”.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>PRTCE</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
     <t>TCE/MT</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3996/parecer_previo_tce_contas_prefeitura_2019_000001.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3996/parecer_previo_tce_contas_prefeitura_2019_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N. º 02/2020 - “DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE CAMPO VERDE-MT, DO EXERCÍCIO DE 2019”_x000D_
 "PARECER PRÉVIO - CONTAS ANUAIS DE GOVERNO DO EXERCICIO DE 2019 DA PREFEITURA DE CAMPO VERDE." OFICIO 327/2021/GABPRES.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4632/contas_pref._2020..pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4632/contas_pref._2020..pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO PARECER PRÉVIO FAVORÁVEL Nº 201/2021 - TP– QUE DISPÕE SOBRE AS CONTAS ANUAIS DE GOVERNO DE 2020 – GESTOR PREFEITO FÁBIO SCHROETER.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
     <t>Pautas das Sessões da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3759/1.pauta_sessao_ext._14.07.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3759/1.pauta_sessao_ext._14.07.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO EXTRAORDINARIA DO DIA 14/01/2021.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3765/1.pauta_sessao_ext._25.01.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3765/1.pauta_sessao_ext._25.01.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO EXTRAORDINÁRIA DO DIA 25/01/2021.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3786/pauta_sessao_ord._dia_01.02.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3786/pauta_sessao_ord._dia_01.02.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO ORDINARIA DO DIA 01/02/2021.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3795/pauta_sessao_ord._dia_08.02.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3795/pauta_sessao_ord._dia_08.02.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA SESSÃO ORDINÁRIA DO DIA 08.02.2021."</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3820/pauta_final_sessao_ord._dia_22.02.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3820/pauta_final_sessao_ord._dia_22.02.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO ORDINÁRIA DO DIA 22.02.2021.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3841/pauta_vereadores_01.03.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3841/pauta_vereadores_01.03.2021.pdf</t>
   </si>
   <si>
     <t>"PAUTA SESSÃO ORDINÁRIA DO DIA 01.03.2021".</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3871/pauta_sessao_ord_09.03.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3871/pauta_sessao_ord_09.03.2021.pdf</t>
   </si>
   <si>
     <t>"PAUTA SESSÃO ORDINÁRIA DO DIA 09.03.2021."</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3876/pauta_vereadores_16.03.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3876/pauta_vereadores_16.03.2021.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA SESSÃO ORDINÁRIA DO DIA 16.03.2021."</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3894/pauta_vereadores__23.03.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3894/pauta_vereadores__23.03.pdf</t>
   </si>
   <si>
     <t>"PAUTA SESSÃO ORDINÁRIA CÂMARA DO DIA 23.03.2021."</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3912/pauta_vereadores_30.03.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3912/pauta_vereadores_30.03.pdf</t>
   </si>
   <si>
     <t>"PAUTA SESSÃO ORDINÁRIA DO DIA 30.03.2021."_x000D_
 _x000D_
 _x000D_
 "</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3916/pauta_da_sessao_ordinaria_do_dia_06.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3916/pauta_da_sessao_ordinaria_do_dia_06.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA SESSÃO ORDINÁRIA DO DIA 06.04.2021"</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3930/pauta_13.04_vereadores.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3930/pauta_13.04_vereadores.pdf</t>
   </si>
   <si>
     <t>"PAUTA SESSÃO ORDINÁRIA DO DIA 13.04.2021".</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3966/pauta_20.04_vereadores.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3966/pauta_20.04_vereadores.pdf</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3967/pauta_26.04_vereadores.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3967/pauta_26.04_vereadores.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA SESSÃO ORDINÁRIA DO DIA 26.04.2021."</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3982/pauta_vereadores_03.05.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3982/pauta_vereadores_03.05.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA SESSÃO ORDINÁRIA DO DIA 03.05.2021."</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3993/pauta_vereadores_10.05.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3993/pauta_vereadores_10.05.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA SESSÃO ORDINÁRIA DO DIA 10.05.2021."</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4008/pauta_vereadores_10.05.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4008/pauta_vereadores_10.05.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA SESSÃO ORDINÁRIA DA CÂMARA DO DIA 14.05.2021."</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4042/pauta_vereadores_24.05.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4042/pauta_vereadores_24.05.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA SESSÃO ORDINÁRIA DO DIA 24.05.2021."</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4044/pauta_vereadores_31.05.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4044/pauta_vereadores_31.05.pdf</t>
   </si>
   <si>
     <t>"Pauta Sessão Ordinária do dia 31.05.2021."</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4065/pauta_vereadores_do_dia_08.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4065/pauta_vereadores_do_dia_08.pdf</t>
   </si>
   <si>
     <t>"PAUTA SESSÃO ORDINÁRIA DO DIA 08.06.2021."</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>"PAUTA DA SESSÃO ORDINÁRIA DO DIA 15.06.2021."</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4097/pauta_da_sessao_ordinaria_do_dia_21.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4097/pauta_da_sessao_ordinaria_do_dia_21.pdf</t>
   </si>
   <si>
     <t>"PAUTA SESSÃO ORDINÁRIA DO DIA 21.06.2021."</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4115/pauta_da_sessao_ordinaria_do_dia_28_2.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4115/pauta_da_sessao_ordinaria_do_dia_28_2.pdf</t>
   </si>
   <si>
     <t>"PAUTA SESSÃO ORDINÁRIA DA CÂMARA DO DIA 28.06.2021.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>"PAUTA DA SESSÃO ORDINÁRIA DO DIA 02.08.2021."</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4168/pauta.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4168/pauta.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA SESSÃO ORDINÁRIA DO DIA 09.08.2021."</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4187/pauta_da_sessao_ordinaria_do_dia_16.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4187/pauta_da_sessao_ordinaria_do_dia_16.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA SESSÃO ORDINÁRIA DO DIA 16.08.2021."</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4206/pauta_da_sessao_ordinaria_do_dia_23.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4206/pauta_da_sessao_ordinaria_do_dia_23.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 23.08.2021.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4209/pauta__da__sessao__extra_pres__do__dia__26.08.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4209/pauta__da__sessao__extra_pres__do__dia__26.08.pdf</t>
   </si>
   <si>
     <t>PAUTA  DA  SESSÃO  EXTRAORDINARIA  DO  DIA  26.08.21.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4227/pauta_da_sessao_ordinaria_do_dia_30.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4227/pauta_da_sessao_ordinaria_do_dia_30.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 30.08.2021.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4237/pauta_da_sessao_ordinaria_do_dia_13.09.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4237/pauta_da_sessao_ordinaria_do_dia_13.09.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINARIA DO DIA 14.09.2021.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4254/pauta_da_sessao_ordinaria_do_dia_20.09.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4254/pauta_da_sessao_ordinaria_do_dia_20.09.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINARIA DO DIA 20.09.2021.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4273/pauta_da_sessao_ordinaria_do_dia_27.09.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4273/pauta_da_sessao_ordinaria_do_dia_27.09.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINARIA DO DIA 27.09.2021.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4309/pauta_vereadores.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4309/pauta_vereadores.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINARIA DO DIA 04.10.2021.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4312/pauta_vereadores._18.10docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4312/pauta_vereadores._18.10docx.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINARIA DO DIA 18.10.2021.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4350/pauta_vereadores_25.10.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4350/pauta_vereadores_25.10.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 25.10.2021.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4356/pauta_da_sessao_ordinaria_do_dia_08.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4356/pauta_da_sessao_ordinaria_do_dia_08.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 08.11.2021.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4392/pauta_da_sessao_do_dia_22.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4392/pauta_da_sessao_do_dia_22.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 22.11.2021.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4412/pauta_da_sessao_do_dia_29.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4412/pauta_da_sessao_do_dia_29.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 29.11.2021.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4430/pauta_vereador_06.12_docx.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4430/pauta_vereador_06.12_docx.pdf</t>
   </si>
   <si>
     <t>AUTA DA SESSÃO ORDINÁRIA DO DIA 06.12.2021.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>Pauta da Sessão Ordinária do dia 13.12.2021.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3891/projeto_decreto_001.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3891/projeto_decreto_001.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DEVOLUÇÃO DE SALDOS FINANCEIROS DA CÂMARA MUNICIPAL DE VEREADORES À PREFEITURA MUNICIPAL DE CAMPO VERDE-MT, PARA CONTRIBUIR NO COMBATE DA PANDEMIA DO COVID-19 E SUAS CONSEQUÊNCIAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>CJRL - Comissão de Justiça e Redação de Leis, CFO - Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4098/projeto_contas_002.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4098/projeto_contas_002.2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE CAMPO VERDE-MT, DO EXERCÍCIO DE 2019”.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Alexandre Lopes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3792/pl_comp._subs._01-2021..pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3792/pl_comp._subs._01-2021..pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR  Nº 079/2017, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3793/pl_comp._no_02-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3793/pl_comp._no_02-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA  DE RECUPERAÇÃO FISCAL DE IPTU, ISSQN, CONTRIBUIÇÃO DE MELHORIA, TAXAS E DEMAIS DÉBITOS, JUNTO AO MUNICÍPIO DE CAMPO VERDE - MT, E  DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3794/pl_comp._03-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3794/pl_comp._03-2021.pdf</t>
   </si>
   <si>
     <t>"FIXA O DESCONTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU, PARA O EXERCÍCIO 2021, E  DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3819/pl_com._04-2021_-_subs._lc_09-2021..pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3819/pl_com._04-2021_-_subs._lc_09-2021..pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA TABELA MD03 DO ANEXO II, DA LEI COMPLEMENTAR Nº 124/2019 DE 13 DEZEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3839/projeto_complementar_05_000077.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3839/projeto_complementar_05_000077.pdf</t>
   </si>
   <si>
     <t>“ALTERA O §1°  DO ARTIGO 6° DA LEI COMPLEMENTAR Nº134/2021 DE 11 DE FEVEREIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3840/projeto_complementar_06_000078.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3840/projeto_complementar_06_000078.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO ARTIGO 2º DA LEI COMPLEMENTAR Nº 135/2021 DE 11 DE FEVEREIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3913/projeto_de_lei_complementar_no._007_2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3913/projeto_de_lei_complementar_no._007_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 110/2019, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3953/proj.com_08.2021_000018.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3953/proj.com_08.2021_000018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 08/2021 –  Dispõe sobre a alteração da Lei Complementar nº 045/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4009/projeto_lei_complementar_009_000029.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4009/projeto_lei_complementar_009_000029.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE REMISSÃO DA TAXA DE FISCALIZAÇÃO, LOCALIZAÇÃO E FUNCIONAMENTO PARA EMPRESAS QUE DESEMPENHAM NO MUNICÍPIO DE CAMPO VERDE ATIVIDADE DE EVENTOS, PARA O EXERCÍCIO DE 2021."</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4112/proj_comp_10_000013.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4112/proj_comp_10_000013.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DE IPTU E TAXAS, PARA OS IMÓVEIS DO LOTEAMENTO CIDADE ALTA II, BENEFICIADOS PELO PROCESSO DE REGULARIZAÇÃO FUNDIÁRIA URBANA DE INTERESSE SOCIAL (REUR-S), JUNTO AO MUNICIPIO DE CAMPO VERDE-MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4113/proj_comp_11_000014.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4113/proj_comp_11_000014.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 134/2021,E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4114/proj_comp_012-2021_1.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4114/proj_comp_012-2021_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº135/2021, QUE FIXA O DESCONTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO IPTU, PARA O EXERCÍCIO 2021 E DÁ OUTAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4131/proj._comp._13_000036.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4131/proj._comp._13_000036.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº045/2014, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4210/proj_comp_14_000047.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4210/proj_comp_14_000047.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A PLANTA GENÉRICA DE VALORES PARA CÁLCULO DO IPTU E ITBI, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4377/projeto_de_lei_comp._no_15_000071.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4377/projeto_de_lei_comp._no_15_000071.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar Nº 045/2014, e dá outras providencias.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4439/lei_complementar_017_000085.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4439/lei_complementar_017_000085.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do concurso de decoração natalinas no âmbito do município de Campo Verde –MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3757/pl_01-21.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3757/pl_01-21.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 2.457/2019 - ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO MUNICIPIO DE CAMPO VERDE, EXTINGUE A SECRETARIA DE HABITAÇÃO, CRIA A SECRETARIA INTGRADA DE APOIO Á SEGURANÇA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3758/pl_02-21.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3758/pl_02-21.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REAJUSTE DE 8,02% AOS SERVIDORES ATIVOS E INATIVOS DA CARREIRA DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3766/pl_04-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3766/pl_04-2021.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE NOVAS ATRIBUIÇÕES AO VICE-PREFEITO DO MUNICÍPIO DE CAMPO VERDE.”</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3767/pl_05-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3767/pl_05-2021.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA A INCLUSÃO DE AÇÃO NATUREZA DA DESPESA E FONTES DE RECURSOS DO PPA, LDO E LOA VIGENTE”.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3790/pl_ord._no_06-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3790/pl_ord._no_06-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DA EMENDA E DO ARTIGO 1º DA LEI Nº 2.192 DE 18 DE ABRIL DE 2016, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3791/pl_ord._no_07-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3791/pl_ord._no_07-2021.pdf</t>
   </si>
   <si>
     <t>"FICA AUTORIZADO O PODER EXECUTIVO MUNICIPAL A RENEGOCIAR AS DÍVIDAS REFERENTES AO PROGRAMA HABITACIONAL DA PREFEITURA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3818/projeto_de_lei_08.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3818/projeto_de_lei_08.2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 2.457/2019 - ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO MUNICIPIO DE CAMPO VERDE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3835/projeto_10_000073.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3835/projeto_10_000073.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA A INCLUSÃO DE ELEMENTO DE DESPESA E FONTES DE RECURSOS NO PPA, LDO E LOA VIGENTE."</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3836/projeto_11_000074.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3836/projeto_11_000074.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA INCLUSÃO DE AÇÃO, NATUREZA DA DESPESA E FONTES DE RECURSOS NO PPA, LDO E LOA VIGENTE."</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3837/projeto_12_000075.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3837/projeto_12_000075.pdf</t>
   </si>
   <si>
     <t>“AUTORIZO O PODER EXECUTIVO ALTERAR A LEI Nº1357/2007 DE 21 DE DEZEMBRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3838/projeto_13_000076.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3838/projeto_13_000076.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO CRIAR O PROJETO DE INCENTIVO AO ESPORTE DENOMINADO ‘ESCOLINHAS ESPORTIVAS’, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3858/projeto_lei_14_000083.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3858/projeto_lei_14_000083.pdf</t>
   </si>
   <si>
     <t>"FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A CONCEDER ABONO AOS QUIOSQUES PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3859/projeto_lei_15_000084.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3859/projeto_lei_15_000084.pdf</t>
   </si>
   <si>
     <t>"FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A CONCEDER ABONO AOS QUIOSQUES SITUADOS NAS DEPENDÊNCIAS DO TERMINAL RODOVIÁRIO DO MUNICÍPIO DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3860/projeto_lei_16_000081.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3860/projeto_lei_16_000081.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO CRIAR O PROJETO DE INCENTIVO A ARTE DENOMINADO ‘ARTE EM DESTAQUE’, E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3861/projeto_lei_17_000082.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3861/projeto_lei_17_000082.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL ALTERAR A LEI 1918/2013, E DÁ OUTRAS PROVIDÊNCIAS.."</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3873/projeto_18_000087.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3873/projeto_18_000087.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DA LEI 1.494/2009, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3874/projeto_19_000088.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3874/projeto_19_000088.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA INCLUSÃO DE AÇÃO, NATUREZA DA DESPESA E FONTE DE RECURSOS NO PPA, LDO E LOA VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3888/projeto_de_lei_20.2021_000092.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3888/projeto_de_lei_20.2021_000092.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER O PARCELAMENTO DE SANÇÕES E PENALIDADES JUDICIAIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3889/projeto_de_lei_21.2021_000093.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3889/projeto_de_lei_21.2021_000093.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR PARCIALMENTE DESPESAS COM A REALIZAÇÃO DA 22ª FEIRA COMERCIAL DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3890/projeto_de_lei_022.2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3890/projeto_de_lei_022.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE LOCAÇÃO DE IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3914/projeto_de_lei_no._023_2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3914/projeto_de_lei_no._023_2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O NOVO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO –CACS/FUNDEB, EM CONFORMIDADE COM O ARTIGO212 A DA CONSTITUIÇÃO FEDERAL REGULAMENTADO NA FORMA DE LEI FEDERAL Nº 14.113, DE 25 DE DEZEMBRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3915/projeto_de_lei_no._024_2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3915/projeto_de_lei_no._024_2021.pdf</t>
   </si>
   <si>
     <t>"FICA O PODER EXECUTIVO AUTORIZADO A REALIZAR CEDÊNCIA DE SERVIDOR PÚBLICO MUNICIPAL PARA A ASSOCIAÇÃO ESPÍRITA LAR MARIA DE LOURDES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3917/proj._lei_25-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3917/proj._lei_25-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 2.457/2019 – ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO MUNICÍPIO DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3918/proj._lei_26-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3918/proj._lei_26-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI GRATIFICAÇÃO EXTRAORDINÁRIA AOS SERVIDORES QUE REALIZAM TRANSPORTE DE PACIENTES VIA PLANTÃO NA UNIDADE DE TERAPIA INTENSIVA MÓVEL DA SECRETARIA MUNICIPAL DE SAÚDE, DURANTE A VIGÊNCIA DA CALAMIDADE DE PÚBLICA DECORRENTE DO CORONAVÍRUS (COVID- 19), E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3919/proj._lei_27-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3919/proj._lei_27-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO ANEXO II DA LEI Nº 2457/2019, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3920/proj._lei_28-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3920/proj._lei_28-2021.pdf</t>
   </si>
   <si>
     <t>"FICA AUTORIZADO A CESSÃO DE SERVIDOR DA SAÚDE EM CARÁTER TEMPORÁRIO PARA A ASSOCIAÇÃO SOCIAL AMIGOS DA SOLIDARIEDADE - ASAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3921/proj._29.2021_000014novo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3921/proj._29.2021_000014novo.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL Nº 340/1995, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3943/projeto_lei_030_000019.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3943/projeto_lei_030_000019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO, ORGANIZAÇÃO, ESTRUTURA E COMPETÊNCIA DO CONSELHO MUNICIPAL DE POLÍTICA CULTURAL – CMPC DE CAMPO VERDE- MT E EXTINÇÃO DO CONSELHO MUNICIPAL DE CULTURA, E DÁ OUTRA PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3944/proj._lei_31.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3944/proj._lei_31.pdf</t>
   </si>
   <si>
     <t>"FICA EXPRESSAMENTE REVOGADA A LEI Nº 2663/2021, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3945/proj._32.2021_000015novo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3945/proj._32.2021_000015novo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 419 DE 30 OUTUBRO DE 1996, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3946/proj._33.2021_000016novo.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3946/proj._33.2021_000016novo.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº2.466/2019 – PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE E INSTITUI O FUNDO MUNICIPAL DE APOIO AO ESPORTE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3947/proj._lei_34.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3947/proj._lei_34.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE COOPERAÇÃO COM A ESCOLA ESTADUAL ULISSES GUIMARÃES, DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3948/proj._lei_35.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3948/proj._lei_35.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 2525/2019, QUE DISPÕE SOBRE A REGULAMENTAÇÃO E EMISSÃO DO ALVARÁ DE LOCALIZAÇÃO E FUNCIONAMENTO, NO MUNICÍPIO DE CAMPO VERDE, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3949/proj._lei_36.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3949/proj._lei_36.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA A INCLUSÃO DE ELEMENTO DE DESPESA E FONTES DE RECURSOS NO PPA, LDO E LOA VIGENTE."</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3950/proj._lei_37.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3950/proj._lei_37.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA INCLUSÃO DE AÇÃO, NATUREZA DA DESPESA E FONTE E RECURSOS, NO PPA, LDO E LOA VIGENTE."</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3952/proj._38.2021_000017.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3952/proj._38.2021_000017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038/2021 – Autoriza a realização de Processo Seletivo para contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público nos termos do inciso IX do Art. 37 da constituição Federal e dá outra providencias.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3968/projeto_lei_039_000020.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3968/projeto_lei_039_000020.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCILIAÇÃO COMO MEIO DE SOLUÇÃO DE CONTROVÉRSIAS E SOBRE A AUTOCAMPOSIÇÃO DE CONFLITOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3969/projeto_lei_040_000021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3969/projeto_lei_040_000021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 2662/2021, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3970/projeto_lei_041_000022.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3970/projeto_lei_041_000022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CUSTEIO PARCIAL DE DESPESAS COM A REALIZAÇÃO DA 22ª FEIRA COMERCIAL DECAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3971/projeto_lei_042_000023.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3971/projeto_lei_042_000023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA A INCLUSÃO DE ELEMENTO DE DESPESA E FONTES DE RECURSOS NO PPA, LDO E LOA VIGENTE.”</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3994/projeto_lei_043_000027.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3994/projeto_lei_043_000027.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA INCLUSÃO DE AÇÃO, NATUREZA DE DESPESA E FONTES DE RECURSOS NO PPA, LDO E LOA VIGENTE."</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3995/projeto_lei_044_000028.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3995/projeto_lei_044_000028.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DO INCISO LLL, DO ARTIGO 44 DA LEI MUNICIPAL Nº 1.616, DE 02 DE SETEMBRO DE 2010 E APROVA O CÁLCULO ATUARIAL PARA O EXERCÍCIO DE 2021, E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4010/projeto_lei_045_000030.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4010/projeto_lei_045_000030.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL ALTERAR A LEI 1.357/2007, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4011/projeto_lei_046_000031.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4011/projeto_lei_046_000031.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 2466/2019, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4024/projeto_lei_047_000033.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4024/projeto_lei_047_000033.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICÍPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATER A PANDEMIA DO CORONA VÍRUS MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE."</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4025/projeto_lei_048_000034.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4025/projeto_lei_048_000034.pdf</t>
   </si>
   <si>
     <t>"REVISÃO GERAL ANUAL PREVISTA NO INCISO X DA CONSTITUIÇÃO FEDERAL SOBRE OS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, AOS PROVENTOS E PENSÕES DOS APOSENTADOS E PENSIONISTAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4026/proj._049.2021_000002.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4026/proj._049.2021_000002.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA A INCLUSÃO DE ELEMENTO DE DESPESA E FONTES DE RECURSOS NO PPA, LDO E LOA VIGENTES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/proj._050.2021_000003.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/proj._050.2021_000003.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE APORTE FINANCEIRO PARA A ASSOCIAÇÃO SOCIAL AMIGOS DA SOLIDARIEDADE – ASAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4066/projeto_de_lei_no_51_000006.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4066/projeto_de_lei_no_51_000006.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA A INCLUSO DE ELEMENTO DE DESPESA E FONTES DE RECURSOS NO PPA, LDO E LOA VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4080/projeto_de_lei_n._052_2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4080/projeto_de_lei_n._052_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PERMUTA DE IMÓVEL PÚBLICO URBANO POR ÁREA DE TERRAS DENTRO DO PERÍMETRO URBANO LOCALIZADA NO TERRITÓRIO DO MUNICÍPIO DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4108/proj_53_000008.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4108/proj_53_000008.pdf</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4109/proj_54_000009.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4109/proj_54_000009.pdf</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4110/proj_55_000010.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4110/proj_55_000010.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA A INCLUSÃO DE ELEMENTO DE DESPESA E FONTES DE RECURSOS NO PPA,LDO E LOA VIGENTE."</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4111/proj_56_000012.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4111/proj_56_000012.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1.918/2013,E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4132/proj._57_000024.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4132/proj._57_000024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.076, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4133/proj._58.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4133/proj._58.pdf</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4134/proj_59_000044.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4134/proj_59_000044.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PLANO PLURIANUAL – PPA DO MUNICÍPIO, PARA O PERÍODO DE 2022 A 2025 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4135/proj._60_000025.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4135/proj._60_000025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA A INCLUSÃO DE ELEMENTO DE DESPESA E FONTES DE RECURSOS NO PPA, LDO E LOA VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4136/proj._61_000026.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4136/proj._61_000026.pdf</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4137/proj._62_000027.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4137/proj._62_000027.pdf</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4138/proj._63_000028.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4138/proj._63_000028.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 2532, DE 19 DE DEZEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4140/proj._64_000029.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4140/proj._64_000029.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 2.457/2019 – ESTRUTURA ORGANIZACIONAL DO MUNÍCIPIO DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4139/proj._65_000030.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4139/proj._65_000030.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CELEBRAÇÃO DE CONVÊNIO E APORTE FINANCEIRO AO SINDICATO RURAL DE CAMPO VERDE – MT PARA REALIZAÇÃO DE CIRCUITO MUNICIPAL DE LAÇO COMPRIDO NO ANO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4141/proj._66_000031.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4141/proj._66_000031.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 019 DE 13 DE NOVEMBRO DE 1989, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4142/proj._67_000032.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4142/proj._67_000032.pdf</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4143/proj._68_000033.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4143/proj._68_000033.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE APORTE FINANCEIRO PARA A ASSOCIAÇÃO SOCIAL DA SOLIDARIEDADE – ASAS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4144/proj._69_000034.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4144/proj._69_000034.pdf</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4145/proj._70_000035.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4145/proj._70_000035.pdf</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4172/proj._lei_71-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4172/proj._lei_71-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CELEBRAÇÃO DE CONVÊNIO COM O MUNICÍPIO DE PRIMAVERA DO LESTE – MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4173/proj._72_000039.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4173/proj._72_000039.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CELEBRAÇÃO DE CONTRATO DE LOCAÇÃO DE IMÓVEL PELO EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4188/proj._73_000040.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4188/proj._73_000040.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 073/2021 – DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.696, DE 30 DE JUNHO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS..</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4189/proj._74_000041.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4189/proj._74_000041.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para a inclusão de elemento de despesa e fontes de recursos no PPA, LDO, e LOA vigentes e dá outras providências</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4207/projeto_lei_075_000043.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4207/projeto_lei_075_000043.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Nº 1113/2005, e dá outras providências.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4190/projeto_lei_076_000044.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4190/projeto_lei_076_000044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº1.566 DE 24 DE FEVEREIRO 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4191/projeto_lei_077_000045.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4191/projeto_lei_077_000045.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o executivo Municipal firmar convenio com a Universidade Federal   de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4192/projeto_lei_078_000046.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4192/projeto_lei_078_000046.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais para a inclusão de elemento de despesa e fontes de recursos no PPA, LDO e LOA vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4211/proj_80_000045.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4211/proj_80_000045.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A ABERTURA DE CRÉDITO  ADICIONAL SUPLEMENTAR PARA A INCLUSÕES DE ELEMENTOS DE DESPESAS E FONTES DE RECURSOS NO PPA, LDO E LOA VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4212/proj_81_000046.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4212/proj_81_000046.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A ALTERAÇÃO DA LEI Nº 2712, DE 19 DE AGOSTO DE 2021,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4232/projeto_lei_082_000047.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4232/projeto_lei_082_000047.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial para a inclusão de elemento de despesa e fontes de recursos no PPA, LDO e LOA vigente.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4233/projeto_lei_083_000048.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4233/projeto_lei_083_000048.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 2642/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4234/projeto_lei_084_000049.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4234/projeto_lei_084_000049.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aporte financeiro para a Associação Social Amigos da Solidariedade – ASAS, e dá outras providências.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4235/projeto_lei_085_000050.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4235/projeto_lei_085_000050.pdf</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4251/projeto_lei_086_000052.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4251/projeto_lei_086_000052.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº1.494, de 15 de junho de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4265/proj_87_000055.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4265/proj_87_000055.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional especial para a inclusão de elemento de despesa e fonte de recursos no PPA, LDO e Loa vigente.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4266/proj_88_000053.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4266/proj_88_000053.pdf</t>
   </si>
   <si>
     <t>Institui o regime de previdência complementar no âmbito do Município de Campo Verde para os servidores Públicos titulares de cargo efetivo; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art.40 da constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar, e dá outras providencias.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4252/projeto_lei_089_000053.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4252/projeto_lei_089_000053.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o poder executivo Municipal custear parcialmente despesas com a realização da campanha natal premiado 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4267/proj_90_000052.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4267/proj_90_000052.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da unificação dos sistemas eletrônicos de gestão do poder Executivo e do poder Legislativo, em favor do SIAFIC, e dá outras providencias.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4268/proj_91_000051.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4268/proj_91_000051.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O SISTEMA MUNICIPAL DE PATRIMONIO CULTURAL, CRIA O CONSELHO MUNICIPAL DE PATRIMONIO CULTURAL E O FUNDO MUNICIPAL DE PATRIMONIO CULTURAL E INSTITUI O PLANO DE GESTÃO DO PATRIMONIO CULTURAL, DO MUNICIPIO DE CAMPO VERDE, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4269/proj_92_000054.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4269/proj_92_000054.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do Poder Executivo Municipal proceder com a confissão e parcelamento de debito junto a distribuidora de energia S.A Energisa Mato Grosso, e dá outras providencias.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4270/proj_93_000050.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4270/proj_93_000050.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Lei nº 2.719, de 08 de setembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4305/projeto_de_lei_094_000057.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4305/projeto_de_lei_094_000057.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei nº 2.582, de 15 de julho de 2020, e dá outras providencias.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4306/projeto_lei_095_000054.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4306/projeto_lei_095_000054.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 1.616 de 02 de setembro de 2010, e dá outras providencias.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4332/projeto_lei_0960_000059.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4332/projeto_lei_0960_000059.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa as despesas do Municipio de Campo Verde, para o exercicio de 2022.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4333/projeto_de_lei_substitutivo_n_097a_2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4333/projeto_de_lei_substitutivo_n_097a_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o remanejamento, trasposição, realocação e a trasferencia de saldos orçamentarios na Lei orçamentaria anual do Municipio para o exercicio de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4307/projeto_de_lei_098_000058.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4307/projeto_de_lei_098_000058.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 1.594, de 21 de maio de 2020, e dá outras providencias.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4329/projeto_lei_099_000055.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4329/projeto_lei_099_000055.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação no Município de Campo Verde, da coleta seletiva dos resíduos sólidos domiciliares na sua origem, e dá outras providências.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4330/projeto_lei_100_000056.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4330/projeto_lei_100_000056.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aporte financeiro para a Associação Social Amigos da Solidariedade – ASAS, e dá outras providencias.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4378/projeto_de_lei__no_101_000072.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4378/projeto_de_lei__no_101_000072.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento, pelo Município de Campo Verde/MT, de Projetos de engenharia, arquitetura e afins, sem ônus ou encargos, de pessoas físicas ou jurídicas.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4331/projeto_lei_102_000057.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4331/projeto_lei_102_000057.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de processo seletivo para a contratação por tempo determinado afim de atender a necessidade temporária de excepcional interesse público nos termos do inciso IX do art.37 da constituição Federal, e dá outras providencias.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4346/projeto_lei_103_000060.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4346/projeto_lei_103_000060.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos Projetos de incentivo ao esporte e cultura denominados ‘’Escolinhas Esportivas’’  e ‘’ Escolinhas Culturais e dá outras providencias.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4347/projeto_lei_104_000061.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4347/projeto_lei_104_000061.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais para a inclusão de elemento de despesa e fontes de recursos no PPA, LDO LOA vigente.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4348/projeto_lei_105_000062.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4348/projeto_lei_105_000062.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aporte financeiro para a associação social amigos da solidariedade – ASAS, e dá outras providencias.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4379/projeto_de_lei__no_106_000073.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4379/projeto_de_lei__no_106_000073.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 2.702, de 06 de agosto de 2021, e dá outras providencias.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4360/projeto_de_lei_107_000060.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4360/projeto_de_lei_107_000060.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional especial para a inclusão de elemento de despesa e fontes de recursos no PPA, LDO E LOA vigente dá outras providencias.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4361/projeto_de_lei_108_000061.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4361/projeto_de_lei_108_000061.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional especial para a inclusão de elemento de despesa e fontes de recursos no PPA, LDO e LOA vigente e dá outras providencias.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4362/projeto_de_lei_109_000066.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4362/projeto_de_lei_109_000066.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de contrato de locação de imóvel pelo executivo municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4363/projeto_de_lei_110_000062.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4363/projeto_de_lei_110_000062.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional especial para a inclusão de elemento de despesa e fonte de recurso no PPA, LDO e LDO vigente, e dá outras providencias.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4364/111.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4364/111.pdf</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4365/112_-_copia.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4365/112_-_copia.pdf</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4366/projeto_de_lei__no_113_000074.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4366/projeto_de_lei__no_113_000074.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei º 1.616, de Setembro de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4380/projeto_de_lei__no_114_a_000078.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4380/projeto_de_lei__no_114_a_000078.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do serviço de inspeção municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no Município de Campo Verde, e dá outras providencias.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4381/projeto_de_lei_115-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4381/projeto_de_lei_115-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de arborização Urbana do Município de Campo Verde, e dá outras providencias.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4382/projeto_de_lei_116-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4382/projeto_de_lei_116-2021.pdf</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4383/projeto_de_lei117-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4383/projeto_de_lei117-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional especial para a inclusão de elemento de despesa e fontes de recursos no PPA, LDO e LOA vigente, e dá outras providencias.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4384/projeto_de_lei_118-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4384/projeto_de_lei_118-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 2712, de 19 de agosto de 2021, e dá outras providencias.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4385/projeto_de_lei__no_119_000077.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4385/projeto_de_lei__no_119_000077.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o apoio a 1ª Copa Internacional de futebol infantil de Campo Verde – MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4413/projeto_de_lei__no_120_000079.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4413/projeto_de_lei__no_120_000079.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Nº 1.062, de 08 de julho de 2005, e dá outras providencias.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4386/projeto_de_lei_121-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4386/projeto_de_lei_121-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de contrato de locação de imóvel pelo Executivo Municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4387/projeto_de_lei_122-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4387/projeto_de_lei_122-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Lei nº 2.628, de dezembro de 2020, e dá outras providencias.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4388/projeto_de_lei_123-2021.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4388/projeto_de_lei_123-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais para a inclusão de elemento de despesa e fontes de recursos no PPA, LDO e LOA vigente.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4389/projeto_de_lei__no_124_000076.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4389/projeto_de_lei__no_124_000076.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos Projetos de incentivo ao Esporte e a Cultura denominados ‘’ Escolinhas Esportivas’’ e ‘’ Escolinhas culturais’’ , e dá outras providencias.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4414/projeto_de_lei__no_125_000083.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4414/projeto_de_lei__no_125_000083.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional especial para a inclusão de elemento de despesa e fontes de recursos no PPA, LDO e LOA vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4415/projeto_de_lei__no_126_000080.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4415/projeto_de_lei__no_126_000080.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional especial para a inclusão de elemento de despesa e fontes de recursos no PPA, LDO e LOA.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4446/lei_128_000086.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4446/lei_128_000086.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de recurso ao conselho comunitário de segurança do Município de Campo Verde –MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4447/lei_129_000087.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4447/lei_129_000087.pdf</t>
   </si>
   <si>
     <t>Institui, aprova e regulamenta o plano Municipal de Cultura de Campo Verde –MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4416/projeto_de_lei__no_130_000082.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4416/projeto_de_lei__no_130_000082.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permuta de imóvel público urbano por imóvel privado urbano no âmbito da regularização fundiária urbana do núcleo urbano informal consolidado denominado João Tomazi, e dá outras providencias.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4417/projeto_de_lei__no_131_000081.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4417/projeto_de_lei__no_131_000081.pdf</t>
   </si>
   <si>
     <t>Fica autorização a cessão de servidor da saúde em caráter temporário para a associação social amigos da solidariedade – ASAS, e dá outras providencias.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4440/lei_133_000088.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4440/lei_133_000088.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional especial para a inclusão de elemento de despesa e fontes de recursos no PPA, LDO e LOA vigente e dá outras providências.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4441/lei_134_000089.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4441/lei_134_000089.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aporte financeiro para a associação social amigos da solidariedade – ASAS, e dá outras providências.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4442/lei_135_000090.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4442/lei_135_000090.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de recurso ao Lions Clube Campo Verde centenário, e dá outras providências.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de recurso a obra social N.S dá gloria fazenda da Esperança, e dá outras providências.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4444/2021_12_13_09_12_04.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4444/2021_12_13_09_12_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de recursos ao conselho comunitário de segurança de Município de Campo Verde, e dá outras providências.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4445/2021_12_13_09_14_38.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4445/2021_12_13_09_14_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de recurso á associação Campoverdense de artes marciais – ASCAM, e dá outras providências.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4448/2021_12_13_09_17_57.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4448/2021_12_13_09_17_57.pdf</t>
   </si>
   <si>
     <t>– Dispõe sobre a transferência de recurso ao instituto germinado sons, e dá outras providências.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4449/2021_12_13_09_23_01.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4449/2021_12_13_09_23_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de recurso á associação santíssima Trindade do Município de Campo Verde –MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4450/2021_12_13_09_26_22.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4450/2021_12_13_09_26_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferências de recurso ao instituto de desenvolvimento social, e dá outras providencias.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4451/2021_12_13_09_30_20.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4451/2021_12_13_09_30_20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional especial para a inclusão de elemento de despesa e fontes de recurso PPA, LDO E LOA vigente, e dá outras providencias.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4452/2021_12_13_09_32_10.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4452/2021_12_13_09_32_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de recurso á associação de pais e amigos dos excepcionais – APAE, e dá outras providencias.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4457/projeto_de_lei_n._144-2021_-_abertura_de_credito_especial_-_sec._cultura_natal_luz.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4457/projeto_de_lei_n._144-2021_-_abertura_de_credito_especial_-_sec._cultura_natal_luz.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA  A INCLUSÃO DE ELEMENTO DE DESPESA E FONTE DE RECURSO NO PPA, LDO E LOA VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4458/projeto_de_lei_n._146-2021_-_abono_fundeb.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4458/projeto_de_lei_n._146-2021_-_abono_fundeb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>PLOLG</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária/Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3787/proj._lei_leg.01-21.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3787/proj._lei_leg.01-21.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAR A RELAÇÃO DOS MEDICAMENTOS DISPONÍVEIS E INDISPONÍVEIS NA REDE PÚBLICA MUNICIPAL DE SAÚDE DO MUNÍCIPIO DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3892/projeto_de_lei_-_02_atividades_essenciais_religiosos.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3892/projeto_de_lei_-_02_atividades_essenciais_religiosos.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE AS IGREJAS, OS TEMPLOS RELIGIOSOS DE QUALQUER CULTO E AS COMUNIDADES MISSIONÁRIAS COMO ATIVIDADE ESSENCIAL NO MUNICÍPIO DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>Presidência, Janaina Nordestina, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3893/projeto_de_lei_-03_atividades_essenciais_exercicios_fisicos_-_jc.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3893/projeto_de_lei_-03_atividades_essenciais_exercicios_fisicos_-_jc.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE A PRÁTICA DA ATIVIDADE FÍSICA E DO EXERCÍCIO FÍSICO COMO ESSENCIAIS PARA A SAÚDE EM ESTABELECIMENTOS E PRESTADORES DE SERVIÇOS DESTINADOS A ESSA FINALIDADE, BEM COMO ESPAÇOS PÚBLICOS NO MUNICÍPIO DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS. ."</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>Prof. Fabio Alves, Boneca, Denival De Paula, Miguel De Paula</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/proj._lei_legisl._04.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/proj._lei_legisl._04.pdf</t>
   </si>
   <si>
     <t>"DISPÕEM SOBRE A INSERÇÃO DE PROFISSIONAIS DA ÁREA DE SERVIÇO SOCIAL E DE PSICOLOGIA NAS ESCOLAS PÚBLICAS MUNICIPAIS DE EDUCAÇÃO BÁSICA DO MUNICÍPIO DE CAMPO VERDE."</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>Professora Socorro, Boneca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4193/projeto_de_lei_07.2021_sinal_vermelho_vereadora_socorro.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4193/projeto_de_lei_07.2021_sinal_vermelho_vereadora_socorro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA DE COOPERAÇÃO E CÓDIGO SINAL VERMELHO, COMO FORMA DE PEDIDO DE SOCORRO E AJUDA PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA, CONFORME LEI Nº 11.340, DE 07 DE AGOSTO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>Clebinho do Judô, Boneca, Elton Tobiano, Gregório do Mercado Popular, Janaina Nordestina, Miguel De Paula, Paulinho da Fartura, Professora Socorro, Sargento Sampaio, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4253/projeto_de_lei_08.2021_24_horas_de_oracao__vereador_cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4253/projeto_de_lei_08.2021_24_horas_de_oracao__vereador_cleberson.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Implantação do Evento Denominado “24 Horas de Oração” no Calendário Cultural do Município de Campo Verde –MT, E dá Outras Providências.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4313/projeto_de_lei_-_09_utilidade_publica_associacao_santissima_trindade.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4313/projeto_de_lei_-_09_utilidade_publica_associacao_santissima_trindade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de utilidade pública à Associação Santíssima Trindade, e dá outras providências.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de utilidade pública à CONSEG – Conselho Comunitário de Segurança Pública de Campo Verde/MT, e dá outras providências</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>Clebinho do Judô, Boneca, Juscelino Neves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4357/projeto_de_lei_no_011__utilidade_instituto_de_desenvolvimento_social.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4357/projeto_de_lei_no_011__utilidade_instituto_de_desenvolvimento_social.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de Utilidade Pública ao Instituto de Desenvolvimento Social.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>Clebinho do Judô, Denival De Paula, Elton Tobiano, Paulinho da Fartura</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4358/projeto_de_lei_no_12_utilidade_instituto_germinando_sons.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4358/projeto_de_lei_no_12_utilidade_instituto_germinando_sons.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de Utilidade Pública ao Instituto Germinando sons.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>Clebinho do Judô, Janaina Nordestina, Miguel De Paula, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4359/projeto_de_lei_no_13_utilidade_obra_social_nossa_senhora_da_gloria_-_fazenda_da_esperanca_.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4359/projeto_de_lei_no_13_utilidade_obra_social_nossa_senhora_da_gloria_-_fazenda_da_esperanca_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de Utilidade Pública à Obra Social Nossa Senhora da Glória – Fazenda da Esperança.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>Prof. Fabio Alves, Sargento Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4418/pl_-_institui_o_programa_meu_primeiro_emprego_no_ambito_do_municipio_de_campo_verde.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4418/pl_-_institui_o_programa_meu_primeiro_emprego_no_ambito_do_municipio_de_campo_verde.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MEU PRIMEIRO EMPREGO NO ÂMBITO DO MUNICÍPIO DE CAMPO VERDE/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3862/projeto_resolucao_01_000086.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3862/projeto_resolucao_01_000086.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA RESOLUÇÃO Nº 049/2017 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4081/projeto_de_resolucao_alteracao_do_regiemento_interno_balancete_-jc_1.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4081/projeto_de_resolucao_alteracao_do_regiemento_interno_balancete_-jc_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMPO VERDE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4169/projeto_emenda_lei_organica_-_art._13__1o_-_dia_das_sessoes_3.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4169/projeto_emenda_lei_organica_-_art._13__1o_-_dia_das_sessoes_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO DIA DA SESSÃO ORDINÁRIA PARA AS SEGUNDAS-FEIRAS ÀS 09:00 HORAS DA MANHÃ, ALTERANDO O PARÁGRAFO PRIMEIRO DO ARTIGO 13 DA LEI ORGÂNICA DO MUNICÍPIO DE CAMPO VERDE-MT.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3769/requerimento_no_01_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3769/requerimento_no_01_fabio.pdf</t>
   </si>
   <si>
     <t>"Fundamentado nos termos do Art. 189, Parágrafo único e inciso V do Regimento Interno deste Poder Legislativo e no inciso XIV do artigo 56 da Lei Orgânica, venho REQUERER a Vossa Excelência, informações da Secretária de Saúde Municipal, no que se refere a Vacinação contra a Covid-19, no Município de Campo Verde"._x000D_
 _x000D_
 	Qual a quantidade de cada uma das doses das vacinas Coronavac/Astrazeneca/Oxford foram destinadas ao Município de Campo Verde até o presente momento?_x000D_
 	 Quais as Unidades de Saúde que foram atendidas?  _x000D_
 	Relação Nominal de todas as pessoas vacinadas até o momento?_x000D_
 	 Informe se o os profissionais da Rede particular também foram vacinados?_x000D_
 	Qual a quantidade de servidores lotados na linha de frente para o combate a covid-19?E quais as funções destes profissionais? (Especificar nomes e função)._x000D_
 	Relação Nominal e ordem da lista detalhada dos trabalhadores da saúde que serão abrangidos pelo novos/próximos Lotes de vacinas a serem distribuídos?</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3875/002-2021_ver._silvio_-_reajuste_alvara_-_jc.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3875/002-2021_ver._silvio_-_reajuste_alvara_-_jc.pdf</t>
   </si>
   <si>
     <t>"Requer ao Exmo. SR. Prefeito, Alexandre Lopes de Oliveira informações a respeito do impacto do reajuste do ALVARÁ das pessoas físicas e jurídicas, bem como o ISSQN do município, uma vez que tais informações já foram solicitadas através de ofício, em 25/02/2021, o qual fora recebido na mesma data pelo Executivo Municipal, todavia não houve quaisquer resposta por parte desse. Nesse sentido, faz se necessário o presente instrumento a fim de  reiterar._x000D_
 1)	Levantamento das empresas cadastradas junto ao município de Campo Verde._x000D_
 2)	Levantamento dos pagamentos dos Alvarás pagos referente ao ano de 2020._x000D_
 3)	Levantamento dos pagamentos dos Alvarás pagos no presente ano._x000D_
 4)	Projeção acerca dos pagamentos a serem feitos no presente ano._x000D_
 5)	Quais são os tributos impactados pelo aumento de 23,14% concedido pelo Decreto nº 02/2021._x000D_
 6)	O impacto no ISSQN em decorrência do aumento de 23,14% dado pelo Decreto nº 02/2021._x000D_
 7)	Comparativo do valor arrecadado entre os anos de 2020 e o previsto para 2021.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>Paulinho da Fartura, Juscelino Neves, Miguel De Paula, Sargento Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3895/req._03.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3895/req._03.pdf</t>
   </si>
   <si>
     <t>"Fundamentado nos termos do Art. 189, Parágrafo único e inciso V do Regimento Interno deste Poder Legislativo e no inciso XIV do artigo 56 da Lei Orgânica, venho REQUERER de Vossa Senhoria informações no que se refere aos Postos de Combustíveis do Município, tendo em vista as constantes reclamações recebidas por esta Casa de Leis, quanto aos preços de combustível:"_x000D_
 _x000D_
 	Está havendo fiscalização dos preços de combustíveis em Campo Verde?_x000D_
 	Caso sim, enviar cópia dos documentos referentes a este, e quais medidas cabíveis foram tomadas?_x000D_
 	Caso não, existe ação prevista neste sentido?</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3972/requerimento_no_04_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3972/requerimento_no_04_sampaio.pdf</t>
   </si>
   <si>
     <t>“FUNDAMENTADO ..., PARÁGRAFO ÚNICO E INCISO V DO REGIMENTO INTERNO DESTE PODER LEGISLATIVO, VENHO REQUERER DE V. EXCELÊNCIA, INFORMAÇÕES ..._x000D_
 1) QUAIS OS VALORES RECEBIDOS PELO MUNICÍPIO DE CAMPO VERDE QUE FORAM REPASSADOS/TRANSFERIDOS PELO GOVERNO FEDERAL E ESTADUAL PARA O COMBATE A COVID-19? DETALHAR AS ÁREAS APLICADAS._x000D_
 2) QUAIS OS VALORES GASTOS NO COMBATE A COVID-19 QUE SÃO ORIUNDOS DE RECURSOS PRÓPRIOS DO MUNICÍPIO DE CAMPO VERDE? DETALHAR ÀS ÁREAS APLICADAS?_x000D_
 3) O MUNICÍPIO UTILIZOU OS RECURSOS RECEBIDOS/TRANSFERIDOS DA UNIÃO OU DO ESTADO DE MATO GROSSO EM OUTRAS ÁREAS QUE NÃO SEJA À SAÚDE? DETALHAR._x000D_
 4) ENCAMINHAR A ESTE PARLAMENTAR, PREFERENCIALMENTE POR MEIO DE MÍDIA DIGITAL (CD), TODOS OS CONTRATOS FIRMADOS COM OS RECURSOS TRANSFERIDOS PELO GOVERNO FEDERAL, ESTADUAL E MUNICIPAL PARA AQUISIÇÃO DE BENS, SERVIÇOS E INSUMOS DE SAÚDE DESTINADOS AO ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL DECORRENTE DA CORONAVÍRUS (ART. 4º DA LEI Nº 13.979/2020).</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>Prof. Fabio Alves, Miguel De Paula</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4271/requerimento_no_05_fabio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4271/requerimento_no_05_fabio.pdf</t>
   </si>
   <si>
     <t>Fundamentado nos termos do paragrafo único e inciso V do Art. 189 do Regimento  Interno deste Poder Legislativo,  ainda,  no inciso XIV do Atrt.igo 56 da Lei Organica, lista de espera dos exames agendados pela Secretaria Municipal de Saúde. Peço ainda que nesta lista seja descriminada as seguintes informações: _x000D_
 _x000D_
 	Exame ou procedimento a ser realizado;_x000D_
 	Data que esta deu entrada;_x000D_
 	Previsão para a realização deste.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4289/00-2021_ver._silvio_-_tomografo_-_jc.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4289/00-2021_ver._silvio_-_tomografo_-_jc.pdf</t>
   </si>
   <si>
     <t>Fundamentado nos termos do Art. 189, Parágrafo único e inciso V do Regimento Interno deste Poder Legislativo e no inciso XIV do artigo 56 da Lei Orgânica, venho REQUERER a Vossa Excelência, informações sobre Tomógrafo adquirido pelo Município._x000D_
 _x000D_
 	O que falta para o funcionamento do tomógrafo, previsão de quando irá funcionar?_x000D_
 	Quem fará a gestão do tomógrafo, Hospital Municipal Coração de Jesus ou Secretaria Municipal de Saúde?_x000D_
 	 Previsão de gasto mês a mês? _x000D_
 	Qual a capacidade de atendimento mensal?_x000D_
 	A obra está dentro do prazo previsto? _x000D_
 	Qual Previsão para termino da Obra?_x000D_
 	Qual valor total da obra; e o quanto já foi gasto até o presente momento?</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4349/requerimento_no_07_sampaio.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4349/requerimento_no_07_sampaio.pdf</t>
   </si>
   <si>
     <t>Fundamentado nos termos do Art. 189, Parágrafo único e inciso V do Regimento Interno deste Poder Legislativo e no inciso XIV do artigo 56 da Lei Orgânica, venho REQUERER à Vossa Senhoria, informações acerca de questionamentos a respeito da concessionária Águas de Campo Verde, que detém os serviços de abastecimento de água e esgotamento sanitário no Município de Campo Verde:_x000D_
 1 - Quantas ligações de água (cavalete com medidor) tem no município de Campo Verde-MT? Especificar a quantidade de ligações industriais, comerciais, condomínios, residências e de baixa renda._x000D_
 2 - Quantas ligações de rede de esgoto temos em Campo Verde-MT, e qual o percentual de cobertura em relação a população?_x000D_
 3- Quais são os bairros e ruas que passam rede de esgoto de fato? Com envio de documentos descritíveis (nomes de ruas, Bairros e logradouros públicos e particulares). _x000D_
 ...</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4390/requerimento_no_08_cleberson.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4390/requerimento_no_08_cleberson.pdf</t>
   </si>
   <si>
     <t>Fundamentado nos termos do Art. 189, Parágrafo único e inciso IX do Regimento Interno deste Poder Legislativo, venho REQUERER aos Excelentíssimos Vereadores desta Casa de Leis a aprovação da cedência do Plenário, servidores e equipamentos necessários para realização da Audiência Pública que será realizada ao dia 02 de dezembro de 2021 (quinta-feira) às 17:00 horas, onde será explanado sobre a implantação da Escola Militar Tiradentes no nosso Munícipio de Campo Verde, para atender à solicitação do vereador Valerindo Martins Sampaio, conforme Ofício nº 44/2021- GAB.VER.VMS/CMCV.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8357,67 +8357,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3768/ata_extra.172.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3816/ata_ext_173-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4228/ata_ext._174-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4229/ata_ext._175-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4310/ata_176.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4502/ata_177-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3817/ata_1207-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3857/ata_no_1208-21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3872/ata_1209-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3925/ata_1210-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3926/ata_1211-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3927/ata_1212-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3928/ata_1213-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3929/ata_1214-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/ata_1215.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3990/ata_1216-21.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3991/ata_1217-21.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3992/ata_1218-21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/ata_1219-21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4023/ata_1220-21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4043/ata_1221.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4064/ata_1222-21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4078/ata_1223-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4161/ata_1227.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4170/ata_1225-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4171/ata_1226-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4230/ata_1230-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4231/ata_1231-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4286/ata_1232.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4287/ata_1233.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4288/ata_1234.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4311/ata_1235.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4354/ata_1236.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4355/ata_1237.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4376/ata_1238.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4453/ata_1239-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4454/ata_1240-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4455/ata_1241-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4456/ata_1242-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3770/indicacao_no_01-2021silvio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3771/indicacao_no_02-2021.fabio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3772/indicacao_no_03-2021.fabio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3773/indicacao_no_04-2021.sampaio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3774/indicacao_no_05-2021.sampaio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3775/indicacao_no_06-2021.janaina.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3776/indicacao_no_07-2021.janaina.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3777/indicacao_no_08-2021.clebinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3778/indicacao_no_09-2021.clebinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3779/indicacao_no_10-2021.miguel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3780/indicacao_no_11-2021.miguel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3781/indicacao_no_12-2021.juscelino.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3782/indicacao_no_13-2021.juscelino.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3785/indicacao_no_14-2021.socorro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3783/indicacao_no_15-2021.gregorio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3784/indicacao_no_16-2021.denival.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3789/indicacao_no_017-2021.silvio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3788/indicacao_no_18-2021.socorro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3796/1.indicacao_denival_no_19.2021_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3797/2.indicacao_socorro_no20.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3798/3.indicacao_elton_no_21.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3799/4.indicacao_elton_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3800/5.indicacao_paulinho_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3801/6.indicacao_paulinho_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3802/7.indicacao_gregorio_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3803/8.indicacao_janaina_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3804/9.indicacao_silvio_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3805/10.indicacao_janaina_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3806/11.indicacao_sampaio_no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3807/12.indicacao_sampaio_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3808/13.indicacao_miguel_no_31.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3809/14.indicacao_paulinho_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3810/15.indicacao_juscelino_no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3811/16.indicacao_juscelino_no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3812/17.indicacao_miguel_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3813/18.indicacao_denival_no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3814/19._indicacao_cleberson_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3815/19._indicacao_cleberson_no_38.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3821/1.indicacao_clebinho_no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3822/2.indicacao_clebinho_no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3823/3.indicacao_gregorio_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3824/4.indicacao_miguel_no_42.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3825/5.indicacao_paulinho_no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3826/6.indicacao_paulinho_no_44.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3827/7.indicacao_sampaio_no_45_.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3828/8.indicacao_sampaio_no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3829/9.indicacao_silvio__no_47.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3830/10.indicacao_silvio_no_48.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3831/11.indicacao_fabinho__no_49.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3832/12indicacao_miguel_no_50.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3833/13.indicacao_juscelino_no_51.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3834/indicacao_juscelino_casa_popular_docx.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3842/1._indicacao_miguel_no_53.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3843/2.indicacao_alaene_e_silvio_no_54.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3844/3.indicacao_alaene_e_silvio_no55.2021docx.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3845/4.indicacao_juscelino_no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3846/5.indicacao_silvio_no_57.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3847/6.indicacao_silvio_no_58.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3848/7.indicacao_juscelino_no59.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3849/8.indicacao_sampaio__no_60.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3850/9.indicacao_sampaio__no_61.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3851/14.indicacao_janiana_no_62._2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3852/10.indicacao_gregorio_no_63.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3853/11.indicacao_paulo_no_64.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3854/12.indicacao_paulo_n.o_65.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3855/13.indicacao_miguel_no_66.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3856/15.indicacao_janaina_no67.2021_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3863/1.indicacao_silvio_no_68.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3865/2.indicacao_sampaio_no69.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3864/3.indicacao_juscelino_no70.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3866/4.indicacao_juscelino_no71.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3867/5.indicacao_gregorio_no_72.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3868/6.indicacao_sampaio_no_73.2021_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3869/7.indicacao_socorro_no_74.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3870/8.indicacao_socorro_no75.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3877/1.indicacao_gregorio_no_76.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3878/2.indicacao_juscelino_no77.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3879/3.indicacao_alaene_no_78.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3880/12.indicacao_paulo_no_79.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3881/5.indicacao_socorro_no80.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3882/6.indicacao_silvio_no81.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3883/7.indicacao_sampaio_no82.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3884/8.indicacao_cleberson_e_sampaio_no83.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3885/9.indicacao_sampaio_no84.2021_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/10.indicacao_paulo_no85.2021_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3887/11.indicacao_silvio_no86.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3896/1.indicacao_silvio_no87.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3897/2.indicacao_socorro_no_88.2021_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3898/3.indicacao_gregorio_no89.2021_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/4.indicacao_silvio_no_90.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3900/5.indicacao_sampaio_no91.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3901/6.indicacao_miguel_no92.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3902/7.indicacao_miguel_no93.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/8.indicacao_paulo_no94.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3904/indicacao_gregorio_no_95.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3905/indicacao_sampaio_no_96.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3906/3.indicacao_juscelino_no97..2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3907/indicacao_paulo_no__98.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3908/5.indicacao_juscelino_no_99.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3909/indicacao_silvio_no_100.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3910/indicacao_miguel_no_101.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3911/indicacao_miguel_no102.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3922/1.indicacao_sampaio_no103.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3923/2.indicacao_silvio_o_no104.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3924/3.indicacao_gregorio_no105.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3931/in.106.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3932/in.107.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3933/in.108.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3934/in.109.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3935/in.110.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/in.111.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/in.112.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/in.113.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3939/in.114.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3940/in.115.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3941/in.116.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3954/indicacao_no_117_silvio__.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3955/indicacao_no_118_alaene_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3956/indicacao_no_119_miguel__.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3957/indicacao_no_120_sampaio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3958/indicacao_no_121_juscelino__.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3959/indicacao_no_122_gregorio_e_socorro__.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3960/indicacao_no_123_alaene_confirmar__.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3961/indicacao_no_124_sampaio_-.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3962/indicacao_no_125_fabio_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3963/indicacao_no_126_paulo_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3964/indicacao_no_127_paulo_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3965/indicacao_no_128_miguel_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3973/indicacao_na_129_socorro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3974/indicacao_no_130_sampaio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3975/indicacao_no_131_juscelino.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3976/indicacao_no_132_juscelino.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3977/indicacao_no_133_sampaio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3978/indicacao_no_134_silvio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3979/indicacao_no_135_janaina.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3980/indicacao_no_136_fabio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3981/indicacao_no_137_gregorio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3983/indicacao_cleberson_no139.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3984/indicacao_janaina_no_140.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/indicacao_clebinho_no141.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3986/indicacao_sampaio_no_142.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3987/indicacao_sampaio_no_143.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3988/indicacao_silvio_no_144.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3989/indicacao_elton_no_145.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3997/indicacao_no_146_juscelino_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3998/indicacao_no_147_gregorio_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3999/indicacao_no_148_juscelino_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4000/indicacao_no_149_silvio_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4001/indicacao_no_150_silvio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4002/indicacao_no_151_janaina.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4003/indicacao_no_152__sampaio.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4004/indicacao_no_153_cleberson_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4005/indicacao_no_154_paulinho_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4006/indicacao_no_155_cleberson_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4007/indicacao_no_156_paulinho_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4013/indicacao_no_158_juscelino.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4014/indicacao_no_159_silvio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4016/indicacao_no160_gregorio_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4015/indicacao_no_161_miguel.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4017/indicacao_no_162_miguel.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4018/indicacao_no_163_sampaio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4019/indicacao_no_164_sampaio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4020/indicacao_no_165_alaene_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/indicacao_no_166_sampaio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4028/indicacao_no_167_silvio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4029/indicacao_no_168_gregorio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4030/indicacao_no_169_juscelino.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4031/indicacao_no_170_janaina.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4032/indicacao_no_171_silvio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4033/indicacao_no_172_juscelino.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4034/indicacao_no_173_cleberson.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4035/indicacao_no_174_cleberson.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4036/indicacao_no_175_sampaio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4037/indicacao_no_176_paulo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4038/indicacao_no_177_cleberson.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4039/indicacao_no_178_paulo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4040/indicacao_no_179_miguel.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4041/indicacao_no_180_miguel.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4045/indicacao_no_181_juscelino.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4046/indicacao_no_182_alaene.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4047/indicacao_no_183_gregorio_.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4048/indicacao_no_184_janaina.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4049/indicacao_no_185_silvio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4050/indicacao_no_186_alaene.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4051/indicacao_no_187_cleberson.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4052/indicacao_no_188_paulinho.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4053/indicacao_no_189_juscelino.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4054/indicacao_no_190_miguel.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4055/indicacao_no_191_silvio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4056/indicacao_no_192_juscelino.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4057/indicacao_no_193_sampaio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4058/indicacao_no_194_sampaio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4059/indicacao_no_195_fabio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4060/indicacao_no_196_fabio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4061/indicacao_no_197_cleberson.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4062/indicacao_no_198_denival.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4063/indicacao_no_199_miguel.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4067/indicacao_no_200_janaina_docx.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4068/indicacao_no_201_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4069/indicacao_no_202_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4070/indicacao_no_203_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4071/indicacao_no_204._sampaiodocx.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4072/indicacao_no_205_sampaio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4073/indicacao_no_206_silvio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4074/indicacao_no_207_silvio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4075/indicacao_no_208_miguel.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4076/indicacao_no_209_miguel.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4077/indicacao_no_210_janaina_docx.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4082/indicacao_no_211_denival_docx.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4084/indicacao_no_213_gregorio_docx.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4085/indicacao_no_214_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4086/indicacao_no_215_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4087/indicacao_no_216_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4088/indicacao_no_217_socorro.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4089/indicacao_no_218_silvio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4090/indicacao_no_219_miguel.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4091/indicacao_no_220_silvio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4092/indicacao_no_221_socorro.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4093/indicacao_no_222_miguel.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4094/indicacao_no_223_sampaio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4095/indicacao_no_224_cleberson.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4099/indicacao_no_225_silvio_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4100/indicacao_no_226_silvio.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4101/indicacao_no_227_sampaio_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4102/indicacao_no_228_sampaio_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4103/indicacao_no_229_gregorio_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4104/indicacao_no_230_paulo_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4105/indicacao_no_231_socorro.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4106/indicacao_no_232_alaene.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4107/indicacao_no_233_silvio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4117/indicacao_no_235_silvio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4119/indicacao_no_237_paulo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4120/indicacao_no_238_miguel.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4121/indicacao_no_239_miguel.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4122/indicacao_no_240_paulo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4123/indicacao_no_241_juscelino.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4124/indicacao_no_242_socorro.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4125/indicacao_no_243_juscelino.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4126/indicacao_no_244_sampaio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4127/indicacao_no_245_sampaio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4128/indicacao_no_246_cleberson_-_copia.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4129/indicacao_no_247cleberson.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4130/indicacao_no_248_cleberson.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4146/indicacao_no_249_fabio_.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4147/indicacao_no_250_juscelino.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4148/indicacao_no_251_miguel.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4149/indicacao_no_252__janaina.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4150/indicacao_no_253_socorro.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4151/indicacao_no_254__janaina.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4152/indicacao_no_255_st_ant_fart_silvio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4153/indicacao_no_256_ambulancia_silvio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4154/indicacao_no_257_miguel.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4155/indicacao_no_258_salva_vidas_miguel.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4156/indicacao_no_259_sampaio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4157/indicacao_no_260_fabio_.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4158/indicacao_no_261_sampaio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4159/indicacao_no_262_denival.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4162/indicacao_n_263.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4163/indicacao_no_264_cleberso.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4164/indicacao_no_265_socorro.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4165/indicacao_no_266_cleberso.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4166/indicacao_no_267_sampaio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4167/indicacao_no_268_silvio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4174/indicacao_no_269_gregorio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4175/indicacao_no_270_fabio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4176/indicacao_no_271_cleberson.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4177/indicacao_no_272_sampaio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4178/indicacao_no_273_fabio.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4179/indicacao_no_274_alaene.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4180/indicacao_no_275_juscelino.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4181/indicacao_no_276_silvioo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4182/indicacao_no_277_miguel.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4183/indicacao_no_278_paulo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4184/indicacao_no_279_paulo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4185/indicacao_no_280_juscelino.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4186/indicacao_no_281_cleberson.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4194/indicacao_no_282_gregorio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4195/indicacao_no_283_clebinho.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4196/indicacao_no_284_silviodocx.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4197/indicacao_no_285___miguel.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4198/indicacao_no_286_clebinho.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4199/indicacao_no_287_paulo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4200/indicacao_no_288_miguel.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4201/indicacao_no_289_paulo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4202/indicacao_no_290_sampaio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4203/indicacao_no_291_janaina.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4204/indicacao_no_292_silvio.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4205/indicacao_no_293_sampaio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4213/indicacao_no_294_socorro.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4214/indicacao_no_295_greg.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4215/indicacao_no_296_alaene.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4216/indicacao_no_297_silvio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4217/indicacao_no_298_miguel.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4218/indicacao_no_299_sampaio.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4219/indicacao_no_300_paulo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4220/indicacao_no_301_silvio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4221/indicacao_no_302_juscelino.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4222/indicacao_no_303_juscelino.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4223/indicacao_no_304_sampaio.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4224/indicacao_no_305_fabio.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4225/indicacao_no_306_fabio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4226/indicacao_no_307_janaina.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4238/indicacao_no_308_clebinho.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4239/indicacao_no_309_clebinho.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4240/indicacao_no_310_alaene.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4241/indicacao_no_311_clebinho.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4242/indicacao_no_312_socorro.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4243/indicacao_no_313_socorro.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4244/indicacao_no_314_paulinho.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4245/indicacao_no_315_silvio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4246/indicacao_no_316__sampaio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4247/indicacao_no_317_denival.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4248/indicacao_no_318__miguel.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4249/indicacao_no_319_miguel..pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4250/indicacao_no_320_clebinho.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4255/indicacao_no_321__paulo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4256/indicacao_no_322_socorro._docx.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4257/indicacao_no_323_miguel.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4258/indicacao_no_324_janaina.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4259/indicacao_no_325._gregorio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4260/indicacao_no_326__paulo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4261/indicacao_no_327_janaina.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4262/indicacao_no_328_sampaio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4263/indicacao_no_329_sampaioo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4264/indicacao_no_330_miguell.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4274/indicacao_no_331_fabio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4275/indicacao_no_332_fabio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4276/indicacao_no_333_gregorio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4277/indicacao_no_334_silvio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4278/indicacao_no_335_paulo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4279/indicacao_no_336_paulo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4280/indicacao_no_337_juscelino.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4281/indicacao_no_338_juscelino.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4282/indicacao_no_339_janaina.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4283/ind._340.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4284/indicacao_no_341cleberson.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4285/indicacao_no_342_sampaio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4293/indicacao_no_343_gregorio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4294/indicacao_no_344_silvio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4295/indicacao_no_345_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4296/indicacao_no_346__juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4297/indicacao_no_347_silvio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4308/indicacao_no_348_cleberson.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4298/indicacao_no_349_denival.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4299/indicacao_no_350_sampaio.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4300/indicacao_no_351_miguel.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4301/indicacao_no_352_janaina.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4302/indicacao_no_353__miguel_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4303/indicacao_no_354_miguel_.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4304/indicacao_no_355_paulo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4316/indicacao_no_356_gregorio.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4317/indicacao_no_357_silvio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4318/indicacao_no_358_juscelino.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4319/indicacao_no_359_janaina.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4320/indicacao_no_360_silvio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4321/indicacao_no_361_miguel.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4322/indicacao_no_362_juscelino.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4323/indicacao_no_363_paulo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4324/indicacao_no_364_socorro.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4325/indicacao_no_365_sampaio.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4326/indicacao_no_366_cleberson.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4327/indicacao_no_367_paulo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4328/indicacao_no_368_sampaio..pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4336/indicacao_no_369_fabio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4337/indicacao_no_370_fabio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4338/indicacao_no_371_areia_silvio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4339/indicacao_no_372_juscelino.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4340/indicacao_no_373_miguel.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4341/indicacao_no_374_juscelino.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4342/indicacao_no_375_pediatra_silvio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4343/indicacao_no_376_miguel_.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4344/indicacao_no_377_gregorio_.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4345/indicacao_no_378_paulodocx.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4352/indicacao_no_379_sampaio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4367/indicacao_no_380_juscelino.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4368/indicacao_no_381_silvio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4369/indicacao_no_382_gregorio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4370/indicacao_no_383_socorro.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4371/indicacao_no_384_sampaio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4372/indicacao_no_385_sampaio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4374/indicacao_no_386_silvio.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4373/indicacao_no_387_miguel.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4375/indicacao_no_388_miguel.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4394/indicacao_n.o_390_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4395/indicacao_n.o_391_gregoriodocx.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4396/indicacao_n.o_392_sampaiodocx.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4397/indicacao_n.o_393_sampaiodocx.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4398/indicacao_n.o_394_paulodocx.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4399/indicacao_no_395_silvio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4401/indicacao_no_396_paulo.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4402/indicacao_no_397_fabio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4403/indicacao_no_398_juscelino.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4404/indicacao_no_399_gregorio.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4405/indicacao_no_400_silvio.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4406/indicacao_no_401_silvio.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4407/indicacao_no_402_miguel_.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4408/indicacao_no_403_denival_.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4409/indicacao_no_404_sampaio_.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4410/indicacao_no_405_alaene_.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4411/indicacao_no_406_socorro_.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4431/indicacao_no_407_miguel_.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4420/indicacao_no_408_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4421/indicacao_no_409_janainadocx.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4422/indicacao_no_410_socorro__.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4423/indicacao_no_411_socorro.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4424/indicacao_no_412_socorro.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4425/indicacao_no_413_miguel.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4426/indicacao_no_414_sampaio.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4427/indicacao_no_415_miguel.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4428/indicacao_no_416_paulo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4429/indicacao_no_417_silviox.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4433/indicacao_no_419_sampaio.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4434/indicacao_no_420_silvio.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4435/indicacao_no_421_socorro.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4436/indicacao_no_422_socorro..pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4236/mocao_de_aplauso_no_01.2021_silvio.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4272/mocao_de_aplauso_no_uti_.2021_silvio.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4290/mocao_de_aplauso_no_03_fabio_acs_.2021_.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4291/mocao_de_aplauso_no_04_clebinho_capoeira.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4292/mocao_de_aplauso_no_05_clebinho_judo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4314/mocao_de_aplauso_no_06__gregorio.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4315/mocao_de_aplauso_no_07_paulo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4334/mocao_de_aplauso_no_008_sampaio.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4335/mocao_de_aplauso_no_09_janaina.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4351/mocao_de_aplauso_no_10_socorro_laboratorio_docx.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4391/mocao_de_aplausono_12_sampaio.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4419/mocao_de_aplauso_no_12_paulo..pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4437/mocao_de_aplauso_no__socorro_projeto_trilha..pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3996/parecer_previo_tce_contas_prefeitura_2019_000001.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4632/contas_pref._2020..pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3759/1.pauta_sessao_ext._14.07.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3765/1.pauta_sessao_ext._25.01.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3786/pauta_sessao_ord._dia_01.02.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3795/pauta_sessao_ord._dia_08.02.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3820/pauta_final_sessao_ord._dia_22.02.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3841/pauta_vereadores_01.03.2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3871/pauta_sessao_ord_09.03.2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3876/pauta_vereadores_16.03.2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3894/pauta_vereadores__23.03.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3912/pauta_vereadores_30.03.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3916/pauta_da_sessao_ordinaria_do_dia_06.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3930/pauta_13.04_vereadores.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3966/pauta_20.04_vereadores.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3967/pauta_26.04_vereadores.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3982/pauta_vereadores_03.05.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3993/pauta_vereadores_10.05.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4008/pauta_vereadores_10.05.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4042/pauta_vereadores_24.05.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4044/pauta_vereadores_31.05.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4065/pauta_vereadores_do_dia_08.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4097/pauta_da_sessao_ordinaria_do_dia_21.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4115/pauta_da_sessao_ordinaria_do_dia_28_2.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4168/pauta.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4187/pauta_da_sessao_ordinaria_do_dia_16.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4206/pauta_da_sessao_ordinaria_do_dia_23.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4209/pauta__da__sessao__extra_pres__do__dia__26.08.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4227/pauta_da_sessao_ordinaria_do_dia_30.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4237/pauta_da_sessao_ordinaria_do_dia_13.09.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4254/pauta_da_sessao_ordinaria_do_dia_20.09.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4273/pauta_da_sessao_ordinaria_do_dia_27.09.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4309/pauta_vereadores.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4312/pauta_vereadores._18.10docx.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4350/pauta_vereadores_25.10.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4356/pauta_da_sessao_ordinaria_do_dia_08.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4392/pauta_da_sessao_do_dia_22.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4412/pauta_da_sessao_do_dia_29.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4430/pauta_vereador_06.12_docx.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3891/projeto_decreto_001.2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4098/projeto_contas_002.2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3792/pl_comp._subs._01-2021..pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3793/pl_comp._no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3794/pl_comp._03-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3819/pl_com._04-2021_-_subs._lc_09-2021..pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3839/projeto_complementar_05_000077.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3840/projeto_complementar_06_000078.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3913/projeto_de_lei_complementar_no._007_2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3953/proj.com_08.2021_000018.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4009/projeto_lei_complementar_009_000029.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4112/proj_comp_10_000013.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4113/proj_comp_11_000014.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4114/proj_comp_012-2021_1.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4131/proj._comp._13_000036.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4210/proj_comp_14_000047.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4377/projeto_de_lei_comp._no_15_000071.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4439/lei_complementar_017_000085.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3757/pl_01-21.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3758/pl_02-21.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3766/pl_04-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3767/pl_05-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3790/pl_ord._no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3791/pl_ord._no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3818/projeto_de_lei_08.2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3835/projeto_10_000073.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3836/projeto_11_000074.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3837/projeto_12_000075.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3838/projeto_13_000076.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3858/projeto_lei_14_000083.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3859/projeto_lei_15_000084.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3860/projeto_lei_16_000081.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3861/projeto_lei_17_000082.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3873/projeto_18_000087.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3874/projeto_19_000088.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3888/projeto_de_lei_20.2021_000092.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3889/projeto_de_lei_21.2021_000093.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3890/projeto_de_lei_022.2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3914/projeto_de_lei_no._023_2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3915/projeto_de_lei_no._024_2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3917/proj._lei_25-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3918/proj._lei_26-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3919/proj._lei_27-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3920/proj._lei_28-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3921/proj._29.2021_000014novo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3943/projeto_lei_030_000019.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3944/proj._lei_31.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3945/proj._32.2021_000015novo.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3946/proj._33.2021_000016novo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3947/proj._lei_34.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3948/proj._lei_35.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3949/proj._lei_36.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3950/proj._lei_37.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3952/proj._38.2021_000017.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3968/projeto_lei_039_000020.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3969/projeto_lei_040_000021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3970/projeto_lei_041_000022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3971/projeto_lei_042_000023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3994/projeto_lei_043_000027.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3995/projeto_lei_044_000028.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4010/projeto_lei_045_000030.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4011/projeto_lei_046_000031.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4024/projeto_lei_047_000033.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4025/projeto_lei_048_000034.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4026/proj._049.2021_000002.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/proj._050.2021_000003.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4066/projeto_de_lei_no_51_000006.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4080/projeto_de_lei_n._052_2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4108/proj_53_000008.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4109/proj_54_000009.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4110/proj_55_000010.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4111/proj_56_000012.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4132/proj._57_000024.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4133/proj._58.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4134/proj_59_000044.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4135/proj._60_000025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4136/proj._61_000026.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4137/proj._62_000027.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4138/proj._63_000028.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4140/proj._64_000029.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4139/proj._65_000030.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4141/proj._66_000031.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4142/proj._67_000032.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4143/proj._68_000033.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4144/proj._69_000034.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4145/proj._70_000035.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4172/proj._lei_71-2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4173/proj._72_000039.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4188/proj._73_000040.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4189/proj._74_000041.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4207/projeto_lei_075_000043.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4190/projeto_lei_076_000044.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4191/projeto_lei_077_000045.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4192/projeto_lei_078_000046.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4211/proj_80_000045.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4212/proj_81_000046.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4232/projeto_lei_082_000047.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4233/projeto_lei_083_000048.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4234/projeto_lei_084_000049.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4235/projeto_lei_085_000050.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4251/projeto_lei_086_000052.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4265/proj_87_000055.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4266/proj_88_000053.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4252/projeto_lei_089_000053.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4267/proj_90_000052.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4268/proj_91_000051.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4269/proj_92_000054.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4270/proj_93_000050.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4305/projeto_de_lei_094_000057.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4306/projeto_lei_095_000054.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4332/projeto_lei_0960_000059.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4333/projeto_de_lei_substitutivo_n_097a_2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4307/projeto_de_lei_098_000058.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4329/projeto_lei_099_000055.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4330/projeto_lei_100_000056.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4378/projeto_de_lei__no_101_000072.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4331/projeto_lei_102_000057.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4346/projeto_lei_103_000060.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4347/projeto_lei_104_000061.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4348/projeto_lei_105_000062.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4379/projeto_de_lei__no_106_000073.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4360/projeto_de_lei_107_000060.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4361/projeto_de_lei_108_000061.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4362/projeto_de_lei_109_000066.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4363/projeto_de_lei_110_000062.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4364/111.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4365/112_-_copia.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4366/projeto_de_lei__no_113_000074.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4380/projeto_de_lei__no_114_a_000078.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4381/projeto_de_lei_115-2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4382/projeto_de_lei_116-2021.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4383/projeto_de_lei117-2021.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4384/projeto_de_lei_118-2021.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4385/projeto_de_lei__no_119_000077.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4413/projeto_de_lei__no_120_000079.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4386/projeto_de_lei_121-2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4387/projeto_de_lei_122-2021.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4388/projeto_de_lei_123-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4389/projeto_de_lei__no_124_000076.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4414/projeto_de_lei__no_125_000083.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4415/projeto_de_lei__no_126_000080.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4446/lei_128_000086.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4447/lei_129_000087.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4416/projeto_de_lei__no_130_000082.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4417/projeto_de_lei__no_131_000081.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4440/lei_133_000088.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4441/lei_134_000089.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4442/lei_135_000090.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4444/2021_12_13_09_12_04.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4445/2021_12_13_09_14_38.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4448/2021_12_13_09_17_57.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4449/2021_12_13_09_23_01.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4450/2021_12_13_09_26_22.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4451/2021_12_13_09_30_20.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4452/2021_12_13_09_32_10.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4457/projeto_de_lei_n._144-2021_-_abertura_de_credito_especial_-_sec._cultura_natal_luz.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4458/projeto_de_lei_n._146-2021_-_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3787/proj._lei_leg.01-21.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3892/projeto_de_lei_-_02_atividades_essenciais_religiosos.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3893/projeto_de_lei_-03_atividades_essenciais_exercicios_fisicos_-_jc.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/proj._lei_legisl._04.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4193/projeto_de_lei_07.2021_sinal_vermelho_vereadora_socorro.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4253/projeto_de_lei_08.2021_24_horas_de_oracao__vereador_cleberson.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4313/projeto_de_lei_-_09_utilidade_publica_associacao_santissima_trindade.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4357/projeto_de_lei_no_011__utilidade_instituto_de_desenvolvimento_social.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4358/projeto_de_lei_no_12_utilidade_instituto_germinando_sons.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4359/projeto_de_lei_no_13_utilidade_obra_social_nossa_senhora_da_gloria_-_fazenda_da_esperanca_.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4418/pl_-_institui_o_programa_meu_primeiro_emprego_no_ambito_do_municipio_de_campo_verde.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3862/projeto_resolucao_01_000086.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4081/projeto_de_resolucao_alteracao_do_regiemento_interno_balancete_-jc_1.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4169/projeto_emenda_lei_organica_-_art._13__1o_-_dia_das_sessoes_3.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3769/requerimento_no_01_fabio.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3875/002-2021_ver._silvio_-_reajuste_alvara_-_jc.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3895/req._03.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3972/requerimento_no_04_sampaio.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4271/requerimento_no_05_fabio.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4289/00-2021_ver._silvio_-_tomografo_-_jc.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4349/requerimento_no_07_sampaio.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4390/requerimento_no_08_cleberson.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3768/ata_extra.172.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3816/ata_ext_173-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4228/ata_ext._174-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4229/ata_ext._175-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4310/ata_176.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4502/ata_177-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3817/ata_1207-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3857/ata_no_1208-21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3872/ata_1209-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3925/ata_1210-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3926/ata_1211-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3927/ata_1212-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3928/ata_1213-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3929/ata_1214-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/ata_1215.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3990/ata_1216-21.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3991/ata_1217-21.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3992/ata_1218-21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/ata_1219-21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4023/ata_1220-21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4043/ata_1221.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4064/ata_1222-21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4078/ata_1223-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4161/ata_1227.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4170/ata_1225-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4171/ata_1226-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4230/ata_1230-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4231/ata_1231-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4286/ata_1232.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4287/ata_1233.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4288/ata_1234.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4311/ata_1235.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4354/ata_1236.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4355/ata_1237.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4376/ata_1238.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4453/ata_1239-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4454/ata_1240-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4455/ata_1241-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4456/ata_1242-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3770/indicacao_no_01-2021silvio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3771/indicacao_no_02-2021.fabio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3772/indicacao_no_03-2021.fabio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3773/indicacao_no_04-2021.sampaio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3774/indicacao_no_05-2021.sampaio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3775/indicacao_no_06-2021.janaina.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3776/indicacao_no_07-2021.janaina.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3777/indicacao_no_08-2021.clebinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3778/indicacao_no_09-2021.clebinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3779/indicacao_no_10-2021.miguel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3780/indicacao_no_11-2021.miguel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3781/indicacao_no_12-2021.juscelino.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3782/indicacao_no_13-2021.juscelino.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3785/indicacao_no_14-2021.socorro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3783/indicacao_no_15-2021.gregorio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3784/indicacao_no_16-2021.denival.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3789/indicacao_no_017-2021.silvio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3788/indicacao_no_18-2021.socorro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3796/1.indicacao_denival_no_19.2021_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3797/2.indicacao_socorro_no20.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3798/3.indicacao_elton_no_21.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3799/4.indicacao_elton_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3800/5.indicacao_paulinho_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3801/6.indicacao_paulinho_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3802/7.indicacao_gregorio_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3803/8.indicacao_janaina_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3804/9.indicacao_silvio_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3805/10.indicacao_janaina_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3806/11.indicacao_sampaio_no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3807/12.indicacao_sampaio_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3808/13.indicacao_miguel_no_31.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3809/14.indicacao_paulinho_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3810/15.indicacao_juscelino_no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3811/16.indicacao_juscelino_no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3812/17.indicacao_miguel_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3813/18.indicacao_denival_no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3814/19._indicacao_cleberson_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3815/19._indicacao_cleberson_no_38.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3821/1.indicacao_clebinho_no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3822/2.indicacao_clebinho_no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3823/3.indicacao_gregorio_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3824/4.indicacao_miguel_no_42.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3825/5.indicacao_paulinho_no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3826/6.indicacao_paulinho_no_44.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3827/7.indicacao_sampaio_no_45_.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3828/8.indicacao_sampaio_no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3829/9.indicacao_silvio__no_47.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3830/10.indicacao_silvio_no_48.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3831/11.indicacao_fabinho__no_49.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3832/12indicacao_miguel_no_50.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3833/13.indicacao_juscelino_no_51.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3834/indicacao_juscelino_casa_popular_docx.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3842/1._indicacao_miguel_no_53.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3843/2.indicacao_alaene_e_silvio_no_54.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3844/3.indicacao_alaene_e_silvio_no55.2021docx.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3845/4.indicacao_juscelino_no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3846/5.indicacao_silvio_no_57.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3847/6.indicacao_silvio_no_58.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3848/7.indicacao_juscelino_no59.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3849/8.indicacao_sampaio__no_60.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3850/9.indicacao_sampaio__no_61.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3851/14.indicacao_janiana_no_62._2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3852/10.indicacao_gregorio_no_63.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3853/11.indicacao_paulo_no_64.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3854/12.indicacao_paulo_n.o_65.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3855/13.indicacao_miguel_no_66.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3856/15.indicacao_janaina_no67.2021_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3863/1.indicacao_silvio_no_68.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3865/2.indicacao_sampaio_no69.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3864/3.indicacao_juscelino_no70.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3866/4.indicacao_juscelino_no71.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3867/5.indicacao_gregorio_no_72.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3868/6.indicacao_sampaio_no_73.2021_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3869/7.indicacao_socorro_no_74.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3870/8.indicacao_socorro_no75.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3877/1.indicacao_gregorio_no_76.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3878/2.indicacao_juscelino_no77.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3879/3.indicacao_alaene_no_78.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3880/12.indicacao_paulo_no_79.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3881/5.indicacao_socorro_no80.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3882/6.indicacao_silvio_no81.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3883/7.indicacao_sampaio_no82.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3884/8.indicacao_cleberson_e_sampaio_no83.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3885/9.indicacao_sampaio_no84.2021_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/10.indicacao_paulo_no85.2021_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3887/11.indicacao_silvio_no86.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3896/1.indicacao_silvio_no87.2021_docx.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3897/2.indicacao_socorro_no_88.2021_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3898/3.indicacao_gregorio_no89.2021_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/4.indicacao_silvio_no_90.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3900/5.indicacao_sampaio_no91.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3901/6.indicacao_miguel_no92.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3902/7.indicacao_miguel_no93.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/8.indicacao_paulo_no94.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3904/indicacao_gregorio_no_95.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3905/indicacao_sampaio_no_96.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3906/3.indicacao_juscelino_no97..2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3907/indicacao_paulo_no__98.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3908/5.indicacao_juscelino_no_99.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3909/indicacao_silvio_no_100.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3910/indicacao_miguel_no_101.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3911/indicacao_miguel_no102.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3922/1.indicacao_sampaio_no103.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3923/2.indicacao_silvio_o_no104.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3924/3.indicacao_gregorio_no105.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3931/in.106.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3932/in.107.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3933/in.108.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3934/in.109.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3935/in.110.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/in.111.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/in.112.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/in.113.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3939/in.114.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3940/in.115.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3941/in.116.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3954/indicacao_no_117_silvio__.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3955/indicacao_no_118_alaene_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3956/indicacao_no_119_miguel__.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3957/indicacao_no_120_sampaio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3958/indicacao_no_121_juscelino__.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3959/indicacao_no_122_gregorio_e_socorro__.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3960/indicacao_no_123_alaene_confirmar__.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3961/indicacao_no_124_sampaio_-.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3962/indicacao_no_125_fabio_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3963/indicacao_no_126_paulo_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3964/indicacao_no_127_paulo_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3965/indicacao_no_128_miguel_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3973/indicacao_na_129_socorro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3974/indicacao_no_130_sampaio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3975/indicacao_no_131_juscelino.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3976/indicacao_no_132_juscelino.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3977/indicacao_no_133_sampaio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3978/indicacao_no_134_silvio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3979/indicacao_no_135_janaina.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3980/indicacao_no_136_fabio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3981/indicacao_no_137_gregorio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3983/indicacao_cleberson_no139.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3984/indicacao_janaina_no_140.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/indicacao_clebinho_no141.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3986/indicacao_sampaio_no_142.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3987/indicacao_sampaio_no_143.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3988/indicacao_silvio_no_144.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3989/indicacao_elton_no_145.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3997/indicacao_no_146_juscelino_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3998/indicacao_no_147_gregorio_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3999/indicacao_no_148_juscelino_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4000/indicacao_no_149_silvio_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4001/indicacao_no_150_silvio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4002/indicacao_no_151_janaina.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4003/indicacao_no_152__sampaio.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4004/indicacao_no_153_cleberson_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4005/indicacao_no_154_paulinho_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4006/indicacao_no_155_cleberson_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4007/indicacao_no_156_paulinho_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4013/indicacao_no_158_juscelino.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4014/indicacao_no_159_silvio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4016/indicacao_no160_gregorio_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4015/indicacao_no_161_miguel.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4017/indicacao_no_162_miguel.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4018/indicacao_no_163_sampaio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4019/indicacao_no_164_sampaio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4020/indicacao_no_165_alaene_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/indicacao_no_166_sampaio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4028/indicacao_no_167_silvio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4029/indicacao_no_168_gregorio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4030/indicacao_no_169_juscelino.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4031/indicacao_no_170_janaina.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4032/indicacao_no_171_silvio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4033/indicacao_no_172_juscelino.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4034/indicacao_no_173_cleberson.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4035/indicacao_no_174_cleberson.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4036/indicacao_no_175_sampaio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4037/indicacao_no_176_paulo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4038/indicacao_no_177_cleberson.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4039/indicacao_no_178_paulo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4040/indicacao_no_179_miguel.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4041/indicacao_no_180_miguel.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4045/indicacao_no_181_juscelino.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4046/indicacao_no_182_alaene.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4047/indicacao_no_183_gregorio_.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4048/indicacao_no_184_janaina.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4049/indicacao_no_185_silvio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4050/indicacao_no_186_alaene.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4051/indicacao_no_187_cleberson.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4052/indicacao_no_188_paulinho.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4053/indicacao_no_189_juscelino.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4054/indicacao_no_190_miguel.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4055/indicacao_no_191_silvio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4056/indicacao_no_192_juscelino.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4057/indicacao_no_193_sampaio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4058/indicacao_no_194_sampaio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4059/indicacao_no_195_fabio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4060/indicacao_no_196_fabio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4061/indicacao_no_197_cleberson.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4062/indicacao_no_198_denival.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4063/indicacao_no_199_miguel.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4067/indicacao_no_200_janaina_docx.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4068/indicacao_no_201_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4069/indicacao_no_202_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4070/indicacao_no_203_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4071/indicacao_no_204._sampaiodocx.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4072/indicacao_no_205_sampaio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4073/indicacao_no_206_silvio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4074/indicacao_no_207_silvio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4075/indicacao_no_208_miguel.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4076/indicacao_no_209_miguel.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4077/indicacao_no_210_janaina_docx.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4082/indicacao_no_211_denival_docx.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4084/indicacao_no_213_gregorio_docx.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4085/indicacao_no_214_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4086/indicacao_no_215_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4087/indicacao_no_216_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4088/indicacao_no_217_socorro.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4089/indicacao_no_218_silvio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4090/indicacao_no_219_miguel.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4091/indicacao_no_220_silvio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4092/indicacao_no_221_socorro.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4093/indicacao_no_222_miguel.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4094/indicacao_no_223_sampaio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4095/indicacao_no_224_cleberson.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4099/indicacao_no_225_silvio_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4100/indicacao_no_226_silvio.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4101/indicacao_no_227_sampaio_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4102/indicacao_no_228_sampaio_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4103/indicacao_no_229_gregorio_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4104/indicacao_no_230_paulo_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4105/indicacao_no_231_socorro.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4106/indicacao_no_232_alaene.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4107/indicacao_no_233_silvio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4117/indicacao_no_235_silvio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4119/indicacao_no_237_paulo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4120/indicacao_no_238_miguel.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4121/indicacao_no_239_miguel.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4122/indicacao_no_240_paulo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4123/indicacao_no_241_juscelino.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4124/indicacao_no_242_socorro.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4125/indicacao_no_243_juscelino.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4126/indicacao_no_244_sampaio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4127/indicacao_no_245_sampaio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4128/indicacao_no_246_cleberson_-_copia.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4129/indicacao_no_247cleberson.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4130/indicacao_no_248_cleberson.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4146/indicacao_no_249_fabio_.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4147/indicacao_no_250_juscelino.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4148/indicacao_no_251_miguel.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4149/indicacao_no_252__janaina.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4150/indicacao_no_253_socorro.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4151/indicacao_no_254__janaina.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4152/indicacao_no_255_st_ant_fart_silvio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4153/indicacao_no_256_ambulancia_silvio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4154/indicacao_no_257_miguel.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4155/indicacao_no_258_salva_vidas_miguel.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4156/indicacao_no_259_sampaio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4157/indicacao_no_260_fabio_.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4158/indicacao_no_261_sampaio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4159/indicacao_no_262_denival.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4162/indicacao_n_263.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4163/indicacao_no_264_cleberso.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4164/indicacao_no_265_socorro.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4165/indicacao_no_266_cleberso.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4166/indicacao_no_267_sampaio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4167/indicacao_no_268_silvio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4174/indicacao_no_269_gregorio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4175/indicacao_no_270_fabio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4176/indicacao_no_271_cleberson.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4177/indicacao_no_272_sampaio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4178/indicacao_no_273_fabio.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4179/indicacao_no_274_alaene.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4180/indicacao_no_275_juscelino.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4181/indicacao_no_276_silvioo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4182/indicacao_no_277_miguel.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4183/indicacao_no_278_paulo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4184/indicacao_no_279_paulo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4185/indicacao_no_280_juscelino.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4186/indicacao_no_281_cleberson.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4194/indicacao_no_282_gregorio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4195/indicacao_no_283_clebinho.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4196/indicacao_no_284_silviodocx.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4197/indicacao_no_285___miguel.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4198/indicacao_no_286_clebinho.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4199/indicacao_no_287_paulo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4200/indicacao_no_288_miguel.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4201/indicacao_no_289_paulo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4202/indicacao_no_290_sampaio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4203/indicacao_no_291_janaina.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4204/indicacao_no_292_silvio.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4205/indicacao_no_293_sampaio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4213/indicacao_no_294_socorro.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4214/indicacao_no_295_greg.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4215/indicacao_no_296_alaene.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4216/indicacao_no_297_silvio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4217/indicacao_no_298_miguel.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4218/indicacao_no_299_sampaio.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4219/indicacao_no_300_paulo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4220/indicacao_no_301_silvio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4221/indicacao_no_302_juscelino.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4222/indicacao_no_303_juscelino.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4223/indicacao_no_304_sampaio.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4224/indicacao_no_305_fabio.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4225/indicacao_no_306_fabio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4226/indicacao_no_307_janaina.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4238/indicacao_no_308_clebinho.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4239/indicacao_no_309_clebinho.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4240/indicacao_no_310_alaene.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4241/indicacao_no_311_clebinho.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4242/indicacao_no_312_socorro.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4243/indicacao_no_313_socorro.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4244/indicacao_no_314_paulinho.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4245/indicacao_no_315_silvio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4246/indicacao_no_316__sampaio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4247/indicacao_no_317_denival.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4248/indicacao_no_318__miguel.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4249/indicacao_no_319_miguel..pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4250/indicacao_no_320_clebinho.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4255/indicacao_no_321__paulo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4256/indicacao_no_322_socorro._docx.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4257/indicacao_no_323_miguel.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4258/indicacao_no_324_janaina.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4259/indicacao_no_325._gregorio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4260/indicacao_no_326__paulo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4261/indicacao_no_327_janaina.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4262/indicacao_no_328_sampaio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4263/indicacao_no_329_sampaioo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4264/indicacao_no_330_miguell.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4274/indicacao_no_331_fabio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4275/indicacao_no_332_fabio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4276/indicacao_no_333_gregorio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4277/indicacao_no_334_silvio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4278/indicacao_no_335_paulo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4279/indicacao_no_336_paulo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4280/indicacao_no_337_juscelino.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4281/indicacao_no_338_juscelino.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4282/indicacao_no_339_janaina.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4283/ind._340.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4284/indicacao_no_341cleberson.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4285/indicacao_no_342_sampaio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4293/indicacao_no_343_gregorio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4294/indicacao_no_344_silvio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4295/indicacao_no_345_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4296/indicacao_no_346__juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4297/indicacao_no_347_silvio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4308/indicacao_no_348_cleberson.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4298/indicacao_no_349_denival.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4299/indicacao_no_350_sampaio.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4300/indicacao_no_351_miguel.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4301/indicacao_no_352_janaina.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4302/indicacao_no_353__miguel_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4303/indicacao_no_354_miguel_.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4304/indicacao_no_355_paulo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4316/indicacao_no_356_gregorio.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4317/indicacao_no_357_silvio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4318/indicacao_no_358_juscelino.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4319/indicacao_no_359_janaina.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4320/indicacao_no_360_silvio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4321/indicacao_no_361_miguel.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4322/indicacao_no_362_juscelino.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4323/indicacao_no_363_paulo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4324/indicacao_no_364_socorro.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4325/indicacao_no_365_sampaio.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4326/indicacao_no_366_cleberson.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4327/indicacao_no_367_paulo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4328/indicacao_no_368_sampaio..pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4336/indicacao_no_369_fabio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4337/indicacao_no_370_fabio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4338/indicacao_no_371_areia_silvio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4339/indicacao_no_372_juscelino.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4340/indicacao_no_373_miguel.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4341/indicacao_no_374_juscelino.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4342/indicacao_no_375_pediatra_silvio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4343/indicacao_no_376_miguel_.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4344/indicacao_no_377_gregorio_.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4345/indicacao_no_378_paulodocx.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4352/indicacao_no_379_sampaio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4367/indicacao_no_380_juscelino.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4368/indicacao_no_381_silvio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4369/indicacao_no_382_gregorio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4370/indicacao_no_383_socorro.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4371/indicacao_no_384_sampaio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4372/indicacao_no_385_sampaio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4374/indicacao_no_386_silvio.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4373/indicacao_no_387_miguel.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4375/indicacao_no_388_miguel.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4394/indicacao_n.o_390_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4395/indicacao_n.o_391_gregoriodocx.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4396/indicacao_n.o_392_sampaiodocx.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4397/indicacao_n.o_393_sampaiodocx.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4398/indicacao_n.o_394_paulodocx.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4399/indicacao_no_395_silvio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4401/indicacao_no_396_paulo.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4402/indicacao_no_397_fabio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4403/indicacao_no_398_juscelino.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4404/indicacao_no_399_gregorio.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4405/indicacao_no_400_silvio.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4406/indicacao_no_401_silvio.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4407/indicacao_no_402_miguel_.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4408/indicacao_no_403_denival_.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4409/indicacao_no_404_sampaio_.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4410/indicacao_no_405_alaene_.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4411/indicacao_no_406_socorro_.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4431/indicacao_no_407_miguel_.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4420/indicacao_no_408_juscelinodocx.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4421/indicacao_no_409_janainadocx.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4422/indicacao_no_410_socorro__.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4423/indicacao_no_411_socorro.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4424/indicacao_no_412_socorro.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4425/indicacao_no_413_miguel.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4426/indicacao_no_414_sampaio.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4427/indicacao_no_415_miguel.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4428/indicacao_no_416_paulo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4429/indicacao_no_417_silviox.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4433/indicacao_no_419_sampaio.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4434/indicacao_no_420_silvio.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4435/indicacao_no_421_socorro.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4436/indicacao_no_422_socorro..pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4236/mocao_de_aplauso_no_01.2021_silvio.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4272/mocao_de_aplauso_no_uti_.2021_silvio.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4290/mocao_de_aplauso_no_03_fabio_acs_.2021_.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4291/mocao_de_aplauso_no_04_clebinho_capoeira.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4292/mocao_de_aplauso_no_05_clebinho_judo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4314/mocao_de_aplauso_no_06__gregorio.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4315/mocao_de_aplauso_no_07_paulo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4334/mocao_de_aplauso_no_008_sampaio.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4335/mocao_de_aplauso_no_09_janaina.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4351/mocao_de_aplauso_no_10_socorro_laboratorio_docx.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4391/mocao_de_aplausono_12_sampaio.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4419/mocao_de_aplauso_no_12_paulo..pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4437/mocao_de_aplauso_no__socorro_projeto_trilha..pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3996/parecer_previo_tce_contas_prefeitura_2019_000001.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4632/contas_pref._2020..pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3759/1.pauta_sessao_ext._14.07.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3765/1.pauta_sessao_ext._25.01.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3786/pauta_sessao_ord._dia_01.02.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3795/pauta_sessao_ord._dia_08.02.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3820/pauta_final_sessao_ord._dia_22.02.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3841/pauta_vereadores_01.03.2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3871/pauta_sessao_ord_09.03.2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3876/pauta_vereadores_16.03.2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3894/pauta_vereadores__23.03.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3912/pauta_vereadores_30.03.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3916/pauta_da_sessao_ordinaria_do_dia_06.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3930/pauta_13.04_vereadores.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3966/pauta_20.04_vereadores.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3967/pauta_26.04_vereadores.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3982/pauta_vereadores_03.05.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3993/pauta_vereadores_10.05.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4008/pauta_vereadores_10.05.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4042/pauta_vereadores_24.05.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4044/pauta_vereadores_31.05.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4065/pauta_vereadores_do_dia_08.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4097/pauta_da_sessao_ordinaria_do_dia_21.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4115/pauta_da_sessao_ordinaria_do_dia_28_2.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4168/pauta.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4187/pauta_da_sessao_ordinaria_do_dia_16.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4206/pauta_da_sessao_ordinaria_do_dia_23.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4209/pauta__da__sessao__extra_pres__do__dia__26.08.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4227/pauta_da_sessao_ordinaria_do_dia_30.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4237/pauta_da_sessao_ordinaria_do_dia_13.09.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4254/pauta_da_sessao_ordinaria_do_dia_20.09.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4273/pauta_da_sessao_ordinaria_do_dia_27.09.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4309/pauta_vereadores.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4312/pauta_vereadores._18.10docx.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4350/pauta_vereadores_25.10.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4356/pauta_da_sessao_ordinaria_do_dia_08.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4392/pauta_da_sessao_do_dia_22.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4412/pauta_da_sessao_do_dia_29.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4430/pauta_vereador_06.12_docx.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3891/projeto_decreto_001.2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4098/projeto_contas_002.2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3792/pl_comp._subs._01-2021..pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3793/pl_comp._no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3794/pl_comp._03-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3819/pl_com._04-2021_-_subs._lc_09-2021..pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3839/projeto_complementar_05_000077.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3840/projeto_complementar_06_000078.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3913/projeto_de_lei_complementar_no._007_2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3953/proj.com_08.2021_000018.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4009/projeto_lei_complementar_009_000029.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4112/proj_comp_10_000013.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4113/proj_comp_11_000014.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4114/proj_comp_012-2021_1.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4131/proj._comp._13_000036.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4210/proj_comp_14_000047.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4377/projeto_de_lei_comp._no_15_000071.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4439/lei_complementar_017_000085.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3757/pl_01-21.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3758/pl_02-21.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3766/pl_04-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3767/pl_05-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3790/pl_ord._no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3791/pl_ord._no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3818/projeto_de_lei_08.2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3835/projeto_10_000073.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3836/projeto_11_000074.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3837/projeto_12_000075.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3838/projeto_13_000076.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3858/projeto_lei_14_000083.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3859/projeto_lei_15_000084.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3860/projeto_lei_16_000081.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3861/projeto_lei_17_000082.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3873/projeto_18_000087.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3874/projeto_19_000088.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3888/projeto_de_lei_20.2021_000092.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3889/projeto_de_lei_21.2021_000093.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3890/projeto_de_lei_022.2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3914/projeto_de_lei_no._023_2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3915/projeto_de_lei_no._024_2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3917/proj._lei_25-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3918/proj._lei_26-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3919/proj._lei_27-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3920/proj._lei_28-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3921/proj._29.2021_000014novo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3943/projeto_lei_030_000019.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3944/proj._lei_31.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3945/proj._32.2021_000015novo.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3946/proj._33.2021_000016novo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3947/proj._lei_34.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3948/proj._lei_35.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3949/proj._lei_36.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3950/proj._lei_37.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3952/proj._38.2021_000017.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3968/projeto_lei_039_000020.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3969/projeto_lei_040_000021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3970/projeto_lei_041_000022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3971/projeto_lei_042_000023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3994/projeto_lei_043_000027.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3995/projeto_lei_044_000028.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4010/projeto_lei_045_000030.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4011/projeto_lei_046_000031.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4024/projeto_lei_047_000033.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4025/projeto_lei_048_000034.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4026/proj._049.2021_000002.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/proj._050.2021_000003.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4066/projeto_de_lei_no_51_000006.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4080/projeto_de_lei_n._052_2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4108/proj_53_000008.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4109/proj_54_000009.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4110/proj_55_000010.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4111/proj_56_000012.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4132/proj._57_000024.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4133/proj._58.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4134/proj_59_000044.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4135/proj._60_000025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4136/proj._61_000026.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4137/proj._62_000027.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4138/proj._63_000028.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4140/proj._64_000029.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4139/proj._65_000030.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4141/proj._66_000031.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4142/proj._67_000032.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4143/proj._68_000033.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4144/proj._69_000034.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4145/proj._70_000035.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4172/proj._lei_71-2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4173/proj._72_000039.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4188/proj._73_000040.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4189/proj._74_000041.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4207/projeto_lei_075_000043.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4190/projeto_lei_076_000044.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4191/projeto_lei_077_000045.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4192/projeto_lei_078_000046.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4211/proj_80_000045.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4212/proj_81_000046.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4232/projeto_lei_082_000047.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4233/projeto_lei_083_000048.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4234/projeto_lei_084_000049.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4235/projeto_lei_085_000050.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4251/projeto_lei_086_000052.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4265/proj_87_000055.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4266/proj_88_000053.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4252/projeto_lei_089_000053.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4267/proj_90_000052.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4268/proj_91_000051.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4269/proj_92_000054.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4270/proj_93_000050.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4305/projeto_de_lei_094_000057.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4306/projeto_lei_095_000054.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4332/projeto_lei_0960_000059.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4333/projeto_de_lei_substitutivo_n_097a_2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4307/projeto_de_lei_098_000058.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4329/projeto_lei_099_000055.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4330/projeto_lei_100_000056.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4378/projeto_de_lei__no_101_000072.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4331/projeto_lei_102_000057.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4346/projeto_lei_103_000060.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4347/projeto_lei_104_000061.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4348/projeto_lei_105_000062.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4379/projeto_de_lei__no_106_000073.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4360/projeto_de_lei_107_000060.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4361/projeto_de_lei_108_000061.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4362/projeto_de_lei_109_000066.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4363/projeto_de_lei_110_000062.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4364/111.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4365/112_-_copia.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4366/projeto_de_lei__no_113_000074.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4380/projeto_de_lei__no_114_a_000078.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4381/projeto_de_lei_115-2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4382/projeto_de_lei_116-2021.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4383/projeto_de_lei117-2021.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4384/projeto_de_lei_118-2021.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4385/projeto_de_lei__no_119_000077.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4413/projeto_de_lei__no_120_000079.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4386/projeto_de_lei_121-2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4387/projeto_de_lei_122-2021.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4388/projeto_de_lei_123-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4389/projeto_de_lei__no_124_000076.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4414/projeto_de_lei__no_125_000083.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4415/projeto_de_lei__no_126_000080.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4446/lei_128_000086.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4447/lei_129_000087.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4416/projeto_de_lei__no_130_000082.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4417/projeto_de_lei__no_131_000081.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4440/lei_133_000088.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4441/lei_134_000089.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4442/lei_135_000090.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4444/2021_12_13_09_12_04.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4445/2021_12_13_09_14_38.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4448/2021_12_13_09_17_57.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4449/2021_12_13_09_23_01.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4450/2021_12_13_09_26_22.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4451/2021_12_13_09_30_20.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4452/2021_12_13_09_32_10.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4457/projeto_de_lei_n._144-2021_-_abertura_de_credito_especial_-_sec._cultura_natal_luz.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4458/projeto_de_lei_n._146-2021_-_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3787/proj._lei_leg.01-21.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3892/projeto_de_lei_-_02_atividades_essenciais_religiosos.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3893/projeto_de_lei_-03_atividades_essenciais_exercicios_fisicos_-_jc.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/proj._lei_legisl._04.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4193/projeto_de_lei_07.2021_sinal_vermelho_vereadora_socorro.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4253/projeto_de_lei_08.2021_24_horas_de_oracao__vereador_cleberson.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4313/projeto_de_lei_-_09_utilidade_publica_associacao_santissima_trindade.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4357/projeto_de_lei_no_011__utilidade_instituto_de_desenvolvimento_social.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4358/projeto_de_lei_no_12_utilidade_instituto_germinando_sons.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4359/projeto_de_lei_no_13_utilidade_obra_social_nossa_senhora_da_gloria_-_fazenda_da_esperanca_.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4418/pl_-_institui_o_programa_meu_primeiro_emprego_no_ambito_do_municipio_de_campo_verde.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3862/projeto_resolucao_01_000086.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4081/projeto_de_resolucao_alteracao_do_regiemento_interno_balancete_-jc_1.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4169/projeto_emenda_lei_organica_-_art._13__1o_-_dia_das_sessoes_3.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3769/requerimento_no_01_fabio.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3875/002-2021_ver._silvio_-_reajuste_alvara_-_jc.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3895/req._03.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/3972/requerimento_no_04_sampaio.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4271/requerimento_no_05_fabio.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4289/00-2021_ver._silvio_-_tomografo_-_jc.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4349/requerimento_no_07_sampaio.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2021/4390/requerimento_no_08_cleberson.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H698"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="209.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="166.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>