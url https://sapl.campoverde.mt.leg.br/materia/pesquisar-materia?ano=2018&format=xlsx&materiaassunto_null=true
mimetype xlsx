--- v0 (2025-12-08)
+++ v1 (2026-05-04)
@@ -51,9258 +51,9258 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>ATAS</t>
   </si>
   <si>
     <t>Atas Sessões Extraordinarias</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2006/2006_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2006/2006_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2007/2007_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2007/2007_texto_integral.pdf</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2018/2849/ata_ext._no_155-18.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2018/2849/ata_ext._no_155-18.pdf</t>
   </si>
   <si>
     <t>ATA EXT. Nº 155-18</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2018/2850/ata_ext._no_156-18.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2018/2850/ata_ext._no_156-18.pdf</t>
   </si>
   <si>
     <t>ATA EXT. Nº 156-18</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2018/2851/ata_ext._no_157-18.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2018/2851/ata_ext._no_157-18.pdf</t>
   </si>
   <si>
     <t>ATA EXT. Nº 157-18</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Atas Sessões Ordinárias</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2056/2056_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2056/2056_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2057/2057_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2057/2057_texto_integral.pdf</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2058/2058_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2058/2058_texto_integral.pdf</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2059/2059_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2059/2059_texto_integral.pdf</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2240/2240_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2458/2458_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2458/2458_texto_integral.pdf</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2459/2459_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2459/2459_texto_integral.pdf</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2460/2460_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2460/2460_texto_integral.pdf</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2461/2461_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2461/2461_texto_integral.pdf</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2462/2462_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2462/2462_texto_integral.pdf</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2463/2463_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2463/2463_texto_integral.pdf</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2464/2464_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2464/2464_texto_integral.pdf</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2465/2465_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2465/2465_texto_integral.pdf</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2491/2491_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2491/2491_texto_integral.pdf</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2467/2467_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2467/2467_texto_integral.pdf</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2468/2468_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2468/2468_texto_integral.pdf</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2469/2469_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2469/2469_texto_integral.pdf</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2492/2492_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2492/2492_texto_integral.pdf</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2493/2493_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2493/2493_texto_integral.pdf</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2494/2494_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2494/2494_texto_integral.pdf</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2495/2495_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2495/2495_texto_integral.pdf</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2496/2496_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2496/2496_texto_integral.pdf</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2497/2497_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2497/2497_texto_integral.pdf</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2499/2499_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2499/2499_texto_integral.pdf</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2500/2500_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2500/2500_texto_integral.pdf</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2502/2502_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2502/2502_texto_integral.pdf</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2503/2503_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2503/2503_texto_integral.pdf</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2504/2504_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2504/2504_texto_integral.pdf</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2505/2505_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2505/2505_texto_integral.pdf</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2506/2506_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2506/2506_texto_integral.pdf</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2507/2507_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2507/2507_texto_integral.pdf</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 01-2018.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zé Maria , Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA PARALELA A BR 070, A PARTIR DO ENTRONCAMENTO COM A MT 344 ATÉ O RESIDENCIAL CUIABÁ.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Boneca, Kleberson Almeida, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">- INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PSF NO BAIRRO RECANTO DOS PÁSSAROS. </t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Solivan Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº03/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO SINFRA, TENDO POR OBJETIVO A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA MT 140. A PARTIR DO TREVO DO GARDEZ, SENTIDO BRASILÂNDIA. _x000D_
 </t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>João Fique Frio</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PISTA DE BICICROSS SITUADA NO BAIRRO JARDIM AMÉRICA. </t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Zé Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS NO SENTIDO DE MANTER EQUIPE ESPECIALIZADA EM CONSERTOS/REPAROS PARA ATENDER AS DEMANDAS DE MANUTENÇÃO DAS ACADEMIAS PÚBLICAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Kleberson Almeida</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">- INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE COM OBJETIVO DE REALIZAR ESTUDO PARA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NO BAIRRO SANTA ROSA. </t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t xml:space="preserve">Kleberson Almeida, Moises Polito, Nei do Dom Ozorio - PT, Pedro Cambara, Silvio Eventos, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO DE PROJETO PARA AUTORIZAR AS AGENTES COMUNITÁRIAS DE SAÚDE, QUE ATUAM NA ZONA RURAL A RECEBER O VALOR MENSAL DE R$300,00, CONFORME REPASSE DO PROGRAMA PASCAR. </t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Silvio Eventos, Nei do Dom Ozorio - PT, Pedro Cambara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.docx</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">- INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A COLOCAÇÃO DE SUPER POSTES NA AVENIDA BEIJA-FLOR. </t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t xml:space="preserve">Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº09/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE CAMINHÃO CAÇAMBA, PÁ CARREGADEIRA E PC ESCAVADEIRA, DESTINANDO ESTES A SECRETARIA MUNICIPAL DE AGRICULTURA. </t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t xml:space="preserve">Nei do Dom Ozorio - PT, Cícero, Silvio Eventos, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE MURO ENTORNO DA UPA CÍRIO SCHENKEL, BEM COMO O CALÇAMENTO DO PÁTIO. </t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Nei do Dom Ozorio - PT, Cícero, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA E MANUTENÇÃO DOS BANHEIROS PÚBLICOS LOCALIZADOS NA PRAÇA SÃO JOÃO PAULO II.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE PLEITEAR JUNTO AO MINISTÉRIO DA SAÚDE PARA A AQUISIÇÃO DE AMBULÂNCIA PARA O USO DOS MORADORES DO ASSENTAMENTO DOM OSÓRIO. </t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REATIVAÇÃO DO PROJETO CIDADÃO EM ATIVIDADE DA POLICIA MILITAR E BOMBEIRO DO FUTURO EM CAMPO VERDE.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dantte</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE REALIZAR PARCERIA COM O GOVERNO DO ESTADO PARA IMPLANTAÇÃO DO &amp;#8220;POUPA TEMPO&amp;#8221; EM CAMPO VERDE-MT.  </t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Juca Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">- INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CALÇADAS EM TODOS OS PRÉDIOS PÚBLICOS EM ESPECIAL NO ENTORNO DA ESCOLA LEDY ANITA BRESCANCIM E ESTÁDIO IVO RAUBER JUNIOR. </t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Moises Polito</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ALAMBRADO NA BACIA DE CONTENÇÃO DE ÁGUA PLUVIAL, LOCALIZADAS NOS BAIRROS SANTA ROSA E BELVEDERE. BEM COMO A INSTALAÇÃO DE PLACAS INFORMANDO A PROIBIÇÃO DE ENTRADA NO LOCAL.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>João Fique Frio, Boneca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM COLETA SEMANAL DE LIXO NA SEDE DO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA, BEM COMO DIVULGAR PREVIAMENTE DATA DE COLETA. </t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE ESTACIONAMENTO EXCLUSIVO PARA MOTOS ANTES DE CADA FAIXA DE PEDESTRE, NA AVENIDA BRASIL EM AMBOS OS SENTIDOS. </t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.docx</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE SORO ANTIOFÍDICO PARA O MUNICÍPIO DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM MANTER EQUIPE PERMANENTE DE LIMPEZA NAS RUAS E AVENIDAS NO BAIRRO RESIDENCIAL JARDIM CUIABÁ.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Cícero</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE CÂMERA DE SEGURANÇA EM FRENTE AS CRECHES, ESCOLAS ESTADUAIS E MUNICIPAIS. </t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM NOVAS INSTALAÇÃO PARA A COZINHA PILOTO.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Boneca, Kleberson Almeida, Pedro Cambara, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PSF NO BAIRRO BELVEDERE. </t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE AO MENOS UM SHOW GOSPEL NA EXPOVERDE. </t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Silvio Eventos, Cícero, Nei do Dom Ozorio - PT, Pedro Cambara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA COM BRAÇO DUPLO NA AVENIDA CAMPO GRANDE</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AS EMPRESAS ESPECIALIZADAS COM OBJETIVO DE VIABILIZAR A INSTALAÇÃO DE TORRE TELEFÔNICA NOS BAIRROS SANTA ROSA E JARDIM AMÉRICA</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Moises Polito, João Fique Frio, Solivan Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE NEGOCIAR JUNTO A ASSOCIAÇÃO MOTO CLUBE CAMPO VERDE, NOVA ÁREA PARA TRANSFERÊNCIA DA PISTA DE MOTO CROSS E POSTERIORMENTE TRANSFORMAR A ATUAL PISTA DE MOTO CROSS EM LOTEAMENTO POPULAR. </t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE LOMBADA NA AVENIDA ATÍLIO FONTANA NAS PROXIMIDADES DA DISTRIBUIDORA DISK BEBIDAS. </t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t xml:space="preserve">Nei do Dom Ozorio - PT, Cícero, Kleberson Almeida, Pedro Cambara, Silvio Eventos, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONTRATAÇÃO DE AGENTE DE SAÚDE PARA ATENDER AS FAMÍLIAS RESIDENTES NAS FAZENDAS PRÓXIMAS AO ASSENTAMENTO DOM OSÓRIO. _x000D_
 </t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Nei do Dom Ozorio - PT</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONTRATAÇÃO DE ENFERMEIRA PARA O PSF DO ASSENTAMENTO 28 DE OUTUBRO._x000D_
 </t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DA CONSTRUÇÃO DE PONTE SOBRE O RIO PIRAPUTANGA, INTERLIGANDO O ASSENTAMENTO 14 DE AGOSTO AO 04 DE OUTUBRO. _x000D_
 </t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA  AO  PODER  EXECUTIVO  MUNICIPAL,  A  NECESSIDADE  DE  REALIZAR CALÇAMENTO COM PEDRAS DE PARALELEPÍPEDO NAS RUAS DO DISTRITO CORONEL PONCE (CAPIM BRANCO). _x000D_
 </t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO SINFRA COM O OBJETIVO DE CONSTRUIR ACOSTAMENTO NA MT 344 SAÍDA PRA DOM AQUINO._x000D_
 </t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM IMPLANTAÇÃO DE SISTEMA DE RASTREAMENTO E MONITORAMENTO DOS VEÍCULOS DE TODAS AS SECRETARIAS DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A ELEVAÇÃO DO MURO QUE SEPARA O CENTRO EDUCACIONAL PAULO FREIRE DA UNIDADE DE PRONTO ATENDIMENTO &amp;#8211; UPA, CÍRIO SCHENKEL._x000D_
 </t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE SE TOMAR MEDIDAS QUE OBJETIVEM COM A PODA DAS ÁRVORES LOCALIZADAS NO INÍCIO DA AVENIDA SÃO LOURENÇO. _x000D_
 </t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro Cambara, Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Silvio Eventos, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE VIATURA TIPO CAMINHONETE PARA POLÍCIA CIVIL REALIZAR O PATRULHAMENTO CONTRATADO PELA PREFEITURA. _x000D_
 </t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DA AMPLIAÇÃO DAS GALERIAS PLUVIAIS NA RUA PARÁ E INÍCIO DA AVENIDA SÃO LOURENÇO._x000D_
 </t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM VIABILIZAR RECURSOS PARA AQUISIÇÃO E INSTALAÇÃO DE CLIMATIZADORES NO CENTRO DE ATENDIMENTO AO IDOSO (CAI) DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AUMENTO SALARIAL A TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMPO VERDE.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM RETOMADA DO PROJETO DE INCENTIVO A PISCICULTURA COM CONSTRUÇÃO DE TANQUES NOS ASSENTAMENTOS E PEQUENAS PROPRIEDADES. BEM COMO A REFORMA DOS QUE JÁ EXISTEM. </t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM ESTUDO E A IMPLANTAÇÃO DE POÇOS ARTESIANOS NOS ASSENTAMENTOS E COMUNIDADES DE CAMPO VERDE.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Pedro Cambara, Nei do Dom Ozorio - PT, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CAMPO DE FUTEBOL DE TAMANHO OFICIAL COM ILUMINAÇÃO NO ASSENTAMENTO DOM OSÓRIO.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DAS ESTRADAS DE ACESSO E INTERNAS NA COMUNIDADE SERRINHA.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR REFORMA NO POSTO DE CORREIOS DA AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR REFORMA GERAL, REPARO DO TELHADO E PINTURA NO PSF DA AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA. BEM COMO CONSTRUÇÃO DE COBERTURA EM FRENTE.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO SINFRA COM O OBJETIVO DE CONSTRUIR FAIXA ELEVADA NA TRAVESSIA DA RODOVIA MT 140, NAS PROXIMIDADES DO RESTAURANTE SANTA FÉ, COM O OBJETIVO DE DAR ACESSO AOS BAIRROS BELVEDERE E CHÁCARA DAS UVAS AO CENTRO.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE VIABILIZAR A CRIAÇÃO DE UMA VILA MILITAR, COM A CONSTRUÇÃO DE CASAS PARA CONCESSÃO EM SISTEMA DE COMODATO PARA POLICIAIS MILITARES DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Nei do Dom Ozorio - PT, Cícero, Kleberson Almeida, Pedro Cambara, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONTRATAÇÃO DE MÉDICO PARA O ATENDIMENTO NO PSF DO ASSENTAMENTO DOM OSÓRIO.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DO &amp;#8220;CINE SOCIAL&amp;#8221; PARA LEVAR SESSÕES GRATUITAS DE CINEMA AOS BAIRROS, ASSENTAMENTOS E COMUNIDADES RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Cícero, Nei do Dom Ozorio - PT, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM MICRO REVESTIMENTO OU RECUPERAÇÃO COM LAMA ASFÁLTICA NO LOTEAMENTO CIDADE ALTA.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CENTRO DE RECREAÇÃO NO BAIRRO JARDIM SANTA ROSA. </t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DA CONSTRUÇÃO DE CAPELA MORTUÁRIA MUNICIPAL COM DUAS OU MAIS SALAS DE VELÓRIO, COPA, QUARTO PARA DESCANSO, BANHEIROS, VARANDA E ESTACIONAMENTO. </t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Cícero, Nei do Dom Ozorio - PT, Pedro Cambara, Zé Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PONTO DE ÔNIBUS COM ABRIGO NO ASSENTAMENTO 28 DE OUTUBRO.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO E INSTALAÇÃO DE PLACAS INFORMANDO OS LIMITES MUNICIPAIS, BEM COMO OS LIMITES DO PERÍMETRO URBANO. </t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONTINUIDADE DA DUPLICAÇÃO DA AVENIDA SÃO CRISTÓVÃO NO TRECHO QUE COMPREENDE A AVENIDA VEREADOR CESAR LIMA ATÉ O BAIRRO RECANTO DOS PÁSSAROS II. BEM COMO A URBANIZAÇÃO DA MESMA. </t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE CAIXAS DE ABELHA PARA A DISTRIBUIÇÃO ÀS FAMÍLIAS, COM OBJETIVO DE FOMENTAR A APICULTURA NAS PEQUENAS PROPRIEDADES RURAIS DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM A MANUTENÇÃO DO BEBEDOURO DO GINÁSIO DE ESPORTES JOUBERT ISAÍAS ROMANCINI. </t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE LEI DE PLANO DE CARGOS, CARREIRAS E SALÁRIOS (PCCS) PARA OS AGENTES COMUNITÁRIOS DE SAÚDE &amp;#8211; ACS &amp;#8211; E AGENTES DE COMBATE ÁS ENDEMIAS &amp;#8211; ACE. </t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t xml:space="preserve">Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara, Silvio Eventos, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM REVISÃO DO PLANO DIRETOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE ÁREA DE CONVIVÊNCIA NAS &amp;#8220;SOBRAS DE TERRENO&amp;#8221; NA RUA FLAMINGO NO BAIRRO SÃO MIGUEL. </t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CENTRO COMUNITÁRIO MULTIUSO NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE PLANTA POPULAR DE 60 M² Á 70 M² GRATUITA PARA FAMÍLIAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE LIXEIRAS DECORATIVAS EM TODAS AS AVENIDAS, ONDE NÃO AS POSSUI. BEM COMO, A MANUTENÇÃO DAQUELAS QUE SE ENCONTRAM DANIFICADAS. </t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM REFORMA DOS PSF DA COMUNIDADE CAPIM BRANCO, 14 DE AGOSTO E 28 DE OUTUBRO. </t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO DE REFORMA GERAL NA ÁREA DE LAZER RECANTO DOS PÁSSAROS. BEM COMO A CONTRATAÇÃO DE GUARDA PARA A MESMA. </t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Nei do Dom Ozorio - PT, Pedro Cambara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DA CONSTRUÇÃO DE PONTO DE ÔNIBUS COM ABRIGO NO NÚCLEO URBANO DO ASSENTAMENTO 14 DE AGOSTO. </t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM MANUTENÇÃO DOS MAQUINÁRIOS EXISTENTES NA COZINHA PILOTO E PANIFICADORA DO MUNICÍPIO. BEM COMO A AQUISIÇÃO DE FORNO E CILINDRO COM MAIOR CAPACIDADE DE USO PARA A MESMA. </t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DISPONIBILIZAR TÉCNICOS (ENGENHEIROS AGRÔNOMOS) PARA DAR SUPORTE NA PRODUÇÃO DOS ASSENTAMENTOS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Juca Alves, Boneca, Cícero, João Fique Frio, Moises Polito, Silvio Eventos, Solivan Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM CONCEDER REAJUSTE NA AJUDA DE CUSTO AOS MOTORISTAS DE AMBULÂNCIA. BEM COMO REAJUSTE DE DIÁRIAS CONCEDIDAS POR LEI AOS SERVIDORES. </t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO DETRAN NO INTUITO DE CRIAR CAMPANHA COM INCENTIVO DE TRANSFERIR O EMPLACAMENTO DOS VEÍCULOS PARA O MUNICÍPIO DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t xml:space="preserve">Kleberson Almeida, Cícero, Nei do Dom Ozorio - PT, Pedro Cambara, Silvio Eventos, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DA CONSTRUÇÃO DE PONTO DE ÔNIBUS COM ABRIGO NO NÚCLEO URBANO DA COMUNIDADE MATA GRANDE. </t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM REFORMA DO PSF DA COMUNIDADE MATA GRANDE. </t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t xml:space="preserve">Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA DO CAMPO DE FUTEBOL NA COMUNIDADE DO LIMEIRA. BEM COMO A CONSTRUÇÃO DE ARQUIBANCADA. </t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMULAÇÃO DA CICLOVIA, AS MARGENS DA BR 070, A PARTIR DO ENTRONCAMENTO COM A MT 344 ATÉ O DISTRITO INDUSTRIAL II, COM SINALIZAÇÃO DE PISO E REFLETORES PARA VISIBILIDADE NOTURNA.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A DESTINAÇÃO DE KITS DE MATERIAIS DE CONSTRUÇÃO PARA AS FAMÍLIAS DE BAIXA RENDA, VISANDO PRINCIPALMENTE AS MÃES CHEFES DE FAMÍLIA E IDOSOS QUE JÁ POSSUAM LOTES, BEM COMO O KIT CALÇADA. </t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA E AMPLIAÇÃO DO DEPARTAMENTO DE CULTURA MUNICIPAL. BEM COMO A CONSTRUÇÃO DE MURO EM SEU ENTORNO.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE ACADEMIA PÚBLICA AS MARGENS DA LAGOA DAS ÁREAS DE LAZER DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM AQUISIÇÃO DE VEÍCULO TIPO CAMINHONETE PARA O CORPO DE BOMBEIROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM FOMENTAR O TURISMO RURAL NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>João Fique Frio, Boneca, Dantte</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE AJUDA DE CUSTO AOS TÉCNICOS DE ENFERMAGEM QUE TRABALHAM NA ZONA RURAL E RESIDAM NA ZONA URBANA. </t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O CUMPRIMENTO DO INCISO XI, ART 33 DA LEI MUNICIPAL Nº 2152/2015, E QUE SE ADICIONE A MESMA OS DEFICIENTES BENEFICIÁRIOS DE GRATUIDADE LEGAL. </t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM REALIZAR CAMPANHA DE PREVENÇÃO AO CÂNCER DE BOCA, ATRAVÉS DA REDE PÚBLICA DE SAÚDE.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1714/1714_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DESTINAR LIXEIRA COMUNITÁRIA OU TIRA ENTULHO NA COMUNIDADE DO CAPIM BRANCO, COM O INTUITO DE REALIZAR A COLETA DE LIXO COLETIVA. </t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DESTINAR TIRA ENTULHO PARA A COLETA DO LIXO E RESTOS DE PRODUTOS NAS AVENIDAS ONDE OCORRE AS FEIRAS NOS SEGUINTES DIAS E BAIRROS: AS QUINTAS-FEIRAS NO SÃO LOURENÇO, AS SEXTAS-FEIRAS NO SÃO MIGUEL E AOS DOMINGOS NO JUPIARA. </t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Kleberson Almeida, Pedro Cambara, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PISTA DE CAMINHADA NA AVENIDA CAMPO GRANDE. </t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE BANCOS NA ACADEMIA PÚBLICA DA COMUNIDADE DA AGROVILA. </t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Zé Maria , Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PONTE SOBRE O RIO SALTO LOCALIZADO NA COMUNIDADE DA SERRINHA.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE ÔNIBUS DIRECIONADO PARA SECRETARIA MUNICIPAL DE ESPORTE E LAZER.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO À SECRETARIA MUNICIPAL DE ESPORTE E LAZER, NO INTUITO DE BUSCAR PARCERIA COM OS CENTROS DE TREINAMENTOS DE FUTEBOL DE CUIABÁ E RONDONÓPOLIS, PARA QUE NOSSOS ATLETAS TENHAM A OPORTUNIDADE EM CLUBES PROFISSIONAIS.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Cícero, Nei do Dom Ozorio - PT, Pedro Cambara, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA BEIJA-FLOR NO BAIRRO SÃO MIGUEL. </t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A RECUPERAÇÃO COM LAMA ASFÁLTICA NO BAIRRO JARDIM CAMPO VERDE, DANDO UMA ATENÇÃO ESPECIAL PARA A AVENIDA TICO DE CAMPOS. </t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE FAIXA ELEVADA INTERLIGANDO OS CANTEIROS CENTRAIS DA AVENIDA MATO GROSSO À PRAÇA 04 DE JULHO.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE RAMPAS DE ACESSO PARA CADEIRANTES NA AVENIDA MATO GROSSO, NO TRECHO QUE COMPREENDE A PRAÇA 4 DE JULHO ATÉ O TREVO DE SAÍDA PARA CHAPADA. </t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE LIMPEZA NOS TERRENOS BALDIOS LOCALIZADOS NAS ENTRADAS DA CIDADE. </t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO DEPARTAMENTO COMPETENTE PARA A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRÂNSITO NOS BAIRROS QUE NÃO POSSUEM, BEM COMO O REPARO NAS JÁ EXISTENTES. </t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO SINFRA COM O OBJETIVO DE REALIZAR A DUPLICAÇÃO DA MT-344, NO TRECHO QUE COMPREENDE O TREVO DE SAÍDA PARA DOM AQUINO ATÉ A ÁREA DE LAZER DA BRF. </t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Pedro Cambara, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDA QUE OBJETIVEM EM DISPONIBILIZAR ESPAÇO FÍSICO PARA AULAS DE DANÇA DO PROJETO ATIVA MAIS CAMPO VERDE. AINDA SUGERIMOS O ESPAÇO DO CENTRO DE ATENDIMENTO AO IDOSO CAI.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM MICRO REVESTIMENTO OU RECUPERAÇÃO COM LAMA ASFÁLTICA NO BAIRRO BELVEDERE. BEM COMO A COLOCAÇÃO DE PLACAS IDENTIFICANDO OS NOMES DAS RUAS. </t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM OPERAÇÃO TAPA BURACO E RECUPERAÇÃO COM LAMA ASFÁLTICA NO BAIRRO JUPIARA. </t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE REALIZAR ESTUDO DE PROJETO PARA A AQUISIÇÃO E DISTRIBUIÇÃO DE FILTROS DE BARRO PARA ÁGUA, VISANDO CONTEMPLAR AS FAMÍLIAS CARENTE DO MUNICÍPIO, PRINCIPALMENTE A DOS ASSENTAMENTOS E COMUNIDADES RURAIS. </t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO ASSENTAMENTO DOM OSÓRIO. </t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM IMPLANTAÇÃO DO AUXÍLIO ALIMENTAÇÃO A TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM AMPLIAR A LICENÇA-PATERNIDADE DE CINCO PARA DEZ DIAS CONSECUTIVOS. AUTOR: JOSÉ MARIA DOS SANTOS.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE CÂMERA DE SEGURANÇA DIRECIONADA OU DE 360 GRAU NA PRAÇA SÃO MIGUEL, COM O INTUITO DE DAR MAIOR SEGURANÇA AOS COMÉRCIOS LOCALIZADOS NA AVENIDA PRESIDENTE JOÃO GOULART EM AMBOS OS SENTIDOS. </t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AS EMPRESAS ESPECIALIZADAS COM OBJETIVO DE VIABILIZAR A INSTALAÇÃO DE TORRE TELEFÔNICA NOS BAIRROS SANTA ROSA E JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A RECUPERAÇÃO DAS RUAS E AVENIDAS COM LAMA ASFÁLTICA NO BAIRRO JARDIM CAMPO VERDE.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Pedro Cambara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE TOMAR MEDIDAS QUE OBJETIVEM COM A CONTINUIDADE DA RUA CAXIAS DO SUL, LOCALIZADA NO LOTEAMENTO VALE DO SOL, INTERLIGANDO A MESMA A AVENIDA MATO GROSSO. </t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A URGENTE NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE QUE OBJETIVEM COM A LIMPEZA NAS LATERAIS DA PONTE DO RIO DAS MORTES, LOCALIZADA NA MT 140 QUE DÁ ACESSO À CIDADE DE CHAPADA DOS GUIMARÃES, BEM COMO INSTALAÇÃO DE PLACA DE SINALIZAÇÃO. </t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE BUSCAR PARCERIA PARA CONCESSÃO DE ESPAÇO ADEQUADO NAS CLINICAS VETERINÁRIAS E PETS PARTICULARES, COM O OBJETIVO DE REALIZAR CAMPANHA DE CASTRAÇÃO DE ANIMAIS DE PEQUENO PORTE (CÃES E GATOS), SENDO ESTES REALIZADOS PELOS VETERINÁRIOS DO MUNICÍPIO E O ESPAÇO PAGO ATRAVÉS DE ISENÇÃO DE IMPOSTO. </t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DA COMUNIDADE SERRINHA. </t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE TOMAR MEDIDAS QUE OBJETIVE COM A IMPLANTAÇÃO DE BRINQUEDOS ADAPTADOS PARA CRIANÇAS COM DEFICIÊNCIAS NOS PARQUES INFANTIS EXISTENTES NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS COM O OBJETIVO DE REALIZAR CURSO DE CAPACITAÇÃO DE DIREÇÃO DEFENSIVA E PRIMEIROS SOCORROS AOS MOTORISTAS SERVIDORES DO MUNICÍPIO, PRINCIPALMENTE OS FUNCIONÁRIOS DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE REALIZAR RECUPERAÇÃO COM LAMA ASFÁLTICA NO NÚCLEO URBANO DA AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE REALIZAR RECUPERAÇÃO COM LAMA ASFÁLTICA NAS RUAS E AVENIDAS DO BAIRRO CHÁCARA DAS UVAS.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ACADEMIA PÚBLICA NO DOM OZORIO. </t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Silvio Eventos, Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A MANUTENÇÃO E LIMPEZA DAS BOCAS DE LOBO DE NOSSA CIDADE, PARA MELHORAR O ESCOAMENTO DAS ÁGUAS PLUVIAIS. </t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Boneca, Moises Polito</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1770/1770_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1770/1770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE PLANTÕES DE ATENDIMENTOS BÁSICOS (AFERIR PA, CURATIVOS, MEDIR GLICOSE, RETIRADAS DE PONTOS, ETC.) NO CEM OU PSF NOS FERIADOS PROLONGADOS, EVITANDO ASSIM SOBRECARREGAR O HOSPITAL MUNICIPAL CORAÇÃO DE JESUS.  </t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ACADEMIA PÚBLICA NO GINÁSIO DE ESPORTES JOUBERT ISAIAS ROMANCINI</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE COBERTURA NA ÁREA DE ALIMENTAÇÃO DAS PRAÇAS 04 DE JULHO, SÃO MIGUEL E PRINCIPALMENTE NA AYRTON SENNA, ONDE O FLUXO DE VISITANTES É MAIOR. </t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM IMPLANTAÇÃO DE MELHORIA DE TRAFEGABILIDADE NA AVENIDA DOS TRABALHADORES, TAIS COMO ABERTURA DE PASSAGEM, IMPLANTAÇÃO DE ROTATÓRIAS, ENTRE OUTROS. </t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE RECORRER JUNTO AO MINISTÉRIO DA SAÚDE PARA A AQUISIÇÃO DE AMBULÂNCIA PARA O USO DOS MORADORES DO ASSENTAMENTO DOM OSÓRIO.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PONTO DE ÔNIBUS COM COBERTURA, EM FRENTE AO PARQUE DE EXPOSIÇÕES, NA ENTRADA QUE DÁ ACESSO AOS BAIRROS JARDIM AMÉRICA E SANTA ROSA. </t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE DE TOMAR MEDIDAS NO INTUITO DE TRANSFORMAR PARTE DAS ÁREAS PÚBLICAS DA AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA EM LOTEAMENTO POPULAR.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO DISTRITO DE CORONEL PONCE - CAPIM BRANCO.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Boneca, Pedro Cambara, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE TOMAR MEDIDAS QUE OBJETIVEM COM A COLOCAÇÃO DE SUPER POSTES, ORNAMENTAÇÃO, PAISAGISMO E ARBORIZAÇÃO COM PALMEIRAS NO CANTEIRO CENTRAL NA AVENIDA SANTA TEREZA, LOCALIZADA NO BAIRRO JUPIARA. </t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE TOMAR MEDIDAS QUE OBJETIVEM COM A MANUTENÇÃO NAS QUADRAS ESPORTIVAS DO MUNICÍPIO. BEM COMO CONSTRUÇÃO DE COBERTURA NAS QUE NÃO POSSUEM.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A RESTRUTURAÇÃO DE AQUECIMENTO DAS ÁGUAS DAS PISCINAS DO CENTRO AQUÁTICO SOCIAL GUIMAR VIERA DE SOUZA.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE CONSTRUIR QUADRA DE ESPORTE POLIESPORTIVA NO DISTRITO DE CORONEL PONCE - CAPIM BRANCO. </t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE SISTEMA INFORMATIZADO PARA POSSIBILITAR A PESQUISA E IMPRESSÃO NO MUSEU DO DISTRITO DE CORONEL PONCE - CAPIM BRANCO. </t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO DE PROJETO PARA A IMPLANTAÇÃO DE PLACAS SOLARES NOS PRÉDIOS DOS ÓRGÃOS PÚBLICOS. BEM COMO INCENTIVO AO CONTRIBUINTE QUE FIZEREM O MESMO.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO ASSENTAMENTO SANTO ANTÔNIO FARTURA.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t xml:space="preserve">Kleberson Almeida, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DA RUA 01 QUE LIGA O BAIRRO JARDIM AMÉRICA COM A BR 070. </t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PORTAL DE ENTRADA NO DISTRITO DE CORONEL PONCE - CAPIM BRANCO. BEM COMO VIABILIZAR CONVÊNIO PARA PAVIMENTAR A ESTRADA DE ACESSO DESTA COMUNIDADE TURÍSTICA.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">- INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE QUE SE FAÇA CUMPRIR A LEI Nº. 1.062 E LEI 1.325, AS RESPECTIVAS TRATAM DA OBRIGATORIEDADE DOS ÓRGÃOS PÚBLICOS, CONCESSIONÁRIOS DOS SERVIÇOS PÚBLICOS E AS INSTITUIÇÕES PRIVADAS DE GRANDE ATENDIMENTO AO PÚBLICO, NO ÂMBITO DO MUNICÍPIO, A COLOCAR À DISPOSIÇÃO DOS USUÁRIOS, PESSOAL SUFICIENTE NO SETOR DE CAIXAS E ATENDIMENTOS, PARA QUE A POPULAÇÃO SEJA ATENDIDA EM TEMPO RAZOÁVEL E DESTINAREM ACENTOS, BANHEIROS E BEBEDOUROS PARA A UTILIZAÇÃO DO PÚBLICO. BEM COMO OBRIGATORIEDADE DE CONFECCIONAR E FIXAR BANNERS EXPLICATIVOS. </t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O RECUO DA LOMBADA LOCALIZADA NA AVENIDA BRASÍLIA EM FRENTE AO RESTAURANTE CAMPINENSE, E CONSTRUIR ESTA ANTES DO CENTRO EDUCACIONAL CASTELO. </t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A EMPRESA BRF PARA QUE ESTA REALIZE REFORMA NA CALÇADA EM FRENTE A SUA PROPRIEDADE NA RUA RIO GRANDE DO SUL. BEM COMO TRANSFORMAR A SUPRAMENCIONADA RUA EM VIA DE MÃO ÚNICA, SENDO QUE ESTA TERÁ SENTIDO DA AVENIDA DEPUTADO ULISSES GUIMARÃES A AVENIDA DOS TRABALHADORES. </t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A DISPONIBILIZAÇÃO DE ÁREA PÚBLICA SEMANAL OU MENSAL, PARA A REALIZAÇÃO DA FEIRA DE VEÍCULOS E UTILITÁRIOS EM GERAL. </t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AMPLIAÇÃO E PAVIMENTAÇÃO ASFÁLTICA DA PISTA DO AEROPORTO MUNICIPAL DE CAMPO VERDE.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO ASSENTAMENTO DOM OSÓRIO.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Solivan Fonseca, Juca Alves, Nei do Dom Ozorio - PT</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE DISPONIBILIZAR POLICIAIS MILITARES PARA A ZONA RURAL DO MUNICÍPIO, PROMOVENDO POLICIAMENTO OSTENSIVO POR MEIO DA JORNADA VOLUNTÁRIA DE TRÊS VEZES POR SEMANA INCLUINDO OS FINAIS DE SEMANA. </t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Solivan Fonseca, Nei do Dom Ozorio - PT</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE CAMINHÃO BASCULANTE, PARA A SECRETARIA MUNICIPAL DE AGRICULTURA ABASTECIMENTO E MEIO AMBIENTE, VISANDO ATENDER AS COMUNIDADES RURAIS E ASSENTAMENTOS DO MUNICÍPIO DE CAMPO VERDE.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t xml:space="preserve">Cícero, Nei do Dom Ozorio - PT, Silvio Eventos, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM CONSTRUÇÃO/REFORMA DAS CALÇADAS EM FRENTE AOS ÓRGÃOS PÚBLICOS. BEM COMO A INSTALAÇÃO DO PISO TÁTIL NESTES.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Silvio Eventos, Pedro Cambara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A VIABILIZAÇÃO DE RECURSOS PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NA ESCOLA MUNICIPAL LOCALIZADA NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS A TÍTULO DE INCENTIVO PARA MELHORIA DAS ÁREAS DE PASSEIOS DE NOSSA CIDADE, A CONCESSÃO DE DESCONTO DE 50% NO IPTU PARA OS PROPRIETÁRIOS DE CASAS E LOTES QUE CONSTRUÍREM CALÇADAS NO EXERCÍCIO QUE EFETUAREM A CONSTRUÇÃO. </t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A TRANSFORMAÇÃO DA AGROVILA JOÃO PONCE DE ARRUDA EM DISTRITO, DE ACORDO COM A LEI COMPLEMENTAR MUNICIPAL Nº019/2010, PLANO DIRETOR. </t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM A CRIAÇÃO DE POLÍTICA DE INCENTIVO À IMPLANTAÇÃO DE CINTURÃO VERDE NO ENTORNO DA CIDADE DE CAMPO VERDE, NAS ÁREAS QUE ESTÃO VETADAS O USO DE AGROTÓXICOS, DELIMITADA NO PLANO DIRETOR.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS &amp;#8211; APAE, PARA A CONSTRUÇÃO DE CALÇADA NO ENTORNO DA MESMA.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO COM O OBJETIVO DE AMPLIAR O QUADRO DE SERVIDORES DA AGÊNCIA DO DETRAN DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE PODA DAS ÁRVORES LOCALIZADAS NO BAIRRO JUPIARA. </t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DO JOGO DE XADREZ COMO ATIVIDADES ESPORTIVA EM TODAS AS ESCOLAS MUNICIPAIS DE CAMPO VERDE.  </t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A RETOMADA DA FESTA JUNINA CONJUNTA DE TODAS AS ESCOLAS MUNICIPAIS. </t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA QUE DÁ ACESSO A AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA. BEM COMO NAS VIAS LOCALIZADAS NO NÚCLEO URBANO DA VILA.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE MELHORIA NA SINALIZAÇÃO DE TRÂNSITO NA MT140, EM FRETE AO POSTO IPANEMA. NO TRECHO QUE DÁ ACESSO AOS BAIRROS CHÁCARA DAS UVAS E BELVEDERE. </t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO SINFRA COM O OBJETIVO DE CONSTRUIR LOMBADAS NA MT-344, NO TRECHO QUE COMPREENDE O TREVO DE SAÍDA PARA DOM AQUINO ATÉ A ÁREA DE LAZER DA BRF.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A TRANSFORMAÇÃO DO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA EM DISTRITO, DE ACORDO COM A LEI COMPLEMENTAR MUNICIPAL Nº019/2010, PLANO DIRETOR. </t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Pedro Cambara, Nei do Dom Ozorio - PT</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE, PARA VIABILIZAR A ABERTURA DE VIA DE ACESSO ENTRE A MT 140 E A AVENIDA SANTA MARIA NAS PROXIMIDADES DA EMPRESA CB AGRÍCOLA. </t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO ASSENTAMENTO 14 DE AGOSTO. </t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE ESTUDO JUNTO AO ÓRGÃO COMPETENTE NO SENTIDO DE VIABILIZAR RECURSOS FINANCEIROS PARA AQUISIÇÃO DE MÁQUINAS DE HEMODIÁLISE.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Cícero, Pedro Cambara, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE COM OBJETIVO DE REALIZAR A INSTALAÇÃO DE REDUTORES DE VELOCIDADE EM TODA A EXTENSÃO DA AVENIDA FLAMINGO, LOCALIZADA NO BAIRRO SÃO MIGUEL. </t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE JUNTAMENTE COM GOVERNO DO ESTADO DE MATO GROSSO TOMAR MEDIDAS QUE OBJETIVE COM A CONSTRUÇÃO DE  FAIXA ELEVADA NAS PROXIMIDADES DA ESTAÇÃO DE ENERGIA DE CAMPO VERDE, INTERLIGANDO A AVENIDA CAMPO GRANDE COM A RUA TUPI, ATRAVESSANDO A RODOVIA MT 140. </t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 166/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A EMPRESA BUNGE PARA EFETUAR A RETIRADA DAS ÁRVORES DE EUCALIPTO QUE FICAM PRÓXIMAS AO PASSEIO PÚBLICO, LOCALIZADAS NA AVENIDA VEREADOR CESAR LIMA. BEM COMO POSTERIORMENTE O PLANTIO DE ÁRVORES DE AMBIENTE URBANO NAS QUE FORAM RETIRADAS. </t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 167/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE NO INTUITO DE ERGUER/ELEVAR OS FIOS DA REDE ELÉTRICA NO PERÍMETRO URBANO DA COMUNIDADE AGROVILA JOÃO PONCE DE ARRUDA.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 168/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE MUTIRÃO DE LIMPEZA NOS ASSENTAMENTOS E COMUNIDADES DO MUNICÍPIO, EM ESPECIAL NA ÁREA QUE PERTENCE AO PODER EXECUTIVO NA COMUNIDADE AGROVILA JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Zé Maria , Moises Polito, Nei do Dom Ozorio - PT</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 169/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE REALIZAR CALÇAMENTO COM PEDRAS DE PARALELEPÍPEDO NAS RUAS DA COMUNIDADE TAPERINHA. </t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 170/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE LOMBADA NA RUA PEABIRU ESQUINA COM A SABIÁ, ENTRE O MERCADO BRANDÃO E O ESPETINHO CANTINHO DA FAMÍLIA, NO BAIRRO CIDADE ALTA II. </t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 171/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE TOMAR MEDIDAS QUE OBJETIVEM EM TOMBAR O CENTRO HISTÓRICO ONDE SE ENCONTRA A ANTIGA ESTAÇÃO TELEGRÁFICA E O MUSEU DO CAPIM BRANCO COMO PATRIMÔNIO HISTÓRICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Moises Polito, Solivan Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 172/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A DISPONIBILIZAÇÃO DE MÉDICO PARA O ATENDIMENTO DE AO MENOS UMA VEZ POR SEMANA NA COMUNIDADE TAPERINHA.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 173/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A RECUPERAÇÃO DA NASCENTE DO CÓRREGO DA COMUNIDADE TAPERINHA. </t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 174/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE DISPONIBILIZAR POLICIAIS MILITARES PARA A COMUNIDADE CAPIM BRANCO E TAPERINHA, PROMOVENDO POLICIAMENTO OSTENSIVO POR MEIO DA JORNADA VOLUNTÁRIA DE TRÊS VEZES POR SEMANA INCLUINDO OS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 175/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AQUISIÇÃO E DISTRIBUIÇÃO DE SEMENTES HORTIFRÚTI PARA A AGRICULTURA FAMILIAR DE BAIXA RENDA DA COMUNIDADE DO CAPIM BRANCO E TAPERINHA.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 176/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE COBERTURA EM FRENTE DO PSF JARDIM DAS AMÉRICAS. </t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Zé Barbeiro, Moises Polito</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 177/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO SINFRA PARA A CONSTRUÇÃO DO TREVO NA MT 344 QUE DÁ ACESSO AO DISTRITO CORONEL PONCE DE ARRUDA (CAPIM BRANCO), BEM COMO A INSTALAÇÃO DE PLACAS DE INDICAÇÃO E PLACAS DE ATRATIVOS TURÍSTICOS. </t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Moises Polito, Zé Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 178/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AOS ÓRGÃOS COMPETENTES COM OBJETIVO DE CAPTAR RECURSOS PARA CONTEMPLAR A COMUNIDADE TAPERINHA COM A PERFURAÇÃO DE POÇOS SEMI-ARTESIANOS.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>João Fique Frio, Solivan Fonseca</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 179/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE REALIZAR ESTUDO DA VIABILIDADE DE FIRMAR PARCERIA COM O IFMT, PARA QUE OS ACADÊMICOS DOS CURSOS DE AGRONOMIA E/OU TÉCNICO EM AGROPECUÁRIA DO CAMPUS SÃO VICENTE, POSSAM REALIZAR SEUS ESTÁGIOS NOS ASSENTAMENTOS LOCALIZADOS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 180/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA DA PARTE ELÉTRICA DOS CAMPOS DE FUTEBOL SOCIETY LOCALIZADOS NAS COMUNIDADES: TAPERINHA E CAPIM BRANCO. BEM COMO A MANUTENÇÃO DO GRAMADO. </t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 181/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM RETOMADA DO PROJETO DE INCENTIVO A PISCICULTURA COM CONSTRUÇÃO DE TANQUES NAS COMUNIDADES DO CAPIM BRANCO E TAPERINHA.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 182/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ACADEMIA PÚBLICA NA COMUNIDADE DO CAPIM BRANCO E TAPERINHA. </t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 183/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PSF NA COMUNIDADE CAPIM BRANCO. </t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE CONSTRUIR REDE DE BAIXA TENSÃO E INSTALAR ILUMINAÇÃO PÚBLICA NA AVENIDA LOURIVAL LOPES NO DISTRITO INDUSTRIAL. </t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE QUE OBJETIVEM EM VIABILIZAR RECURSOS PARA A AQUISIÇÃO E INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO E CORTINAS, NO PRÉDIO ONDE SE ENCONTRA O SINE, PROCON E JUNTA MILITAR. </t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE COM O OBJETIVO DE QUANDO HOUVER VÁRIOS EXAMES DE IMAGEM QUE ESTES SEJAM AGENDADOS PARA A MESMA DATA. </t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE CÂMERA DE SEGURANÇA NAS ÁREAS DE LAZER: PARQUE DAS ARARAS E RECANTO DO SOL, BEM COMO NAS PRAÇAS: AIRTON SENNA, 4 DE JULHO E JOÃO PAULO II. </t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Cícero, Kleberson Almeida, Pedro Cambara, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR A CONCLUSÃO DA CONSTRUÇÃO DO MEIO FIO NO BAIRRO SÃO MIGUEL.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO DE TRANSFERÊNCIA DA SECRETARIA DE OBRAS, TRANSFORMANDO O PRÉDIO EM ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t xml:space="preserve">Nei do Dom Ozorio - PT, Cícero, Kleberson Almeida, Silvio Eventos, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS OBJETIVE EM CONTER A EROSÃO QUE ESTÁ SITUADA EM FRENTE A ÁREA DE LAZER PARQUE DAS ARARAS. BEM COMO A RECUPERAÇÃO DA ÁREA PREJUDICADA. </t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE PLANO MUNICIPAL PARA PODA, MANEJO E REVITALIZAÇÃO DA ARBORIZAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO DE PROJETO PARA CONSTRUÇÃO DE PRÉDIO PARA O CENTRO DAS ARTES MARCIAIS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REATIVAÇÃO DA GUARDA MIRIM EM CAMPO VERDE.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t xml:space="preserve">Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Silvio Eventos, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO NO INTUITO DE RETOMAR A OBRA DE RECUPERAÇÃO ASFÁLTICA DA MT-344, NO TRECHO QUE COMPREENDE DE CAMPO VERDE A DOM AQUINO. </t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Moises Polito, João Fique Frio</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDA QUE OBJETIVE COM A AQUISIÇÃO E INSTALAÇÃO DE PARQUE INFANTIL NA CRECHE MUNICIPAL JOHANNES BERTHOLD HENNING &amp;#8220;PADRE JOÃO&amp;#8221;.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Zé Maria , Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE MINI ESTÁDIO NO INTUITO DE ATENDER OS BAIRROS GREEN VILLE I E II. </t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETÁRIA DE ESTADO DE SAÚDE PARA QUE HAJA UNIDADE DE COLETA E TRANSFUSÃO DE SANGUE EM CAMPO VERDE.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM CONSTRUÇÃO OU LOCAÇÃO DE PRÉDIO MAIS AMPLO PARA MELHOR ATENDER O SINE, PROCON E JUNTA MILITAR. </t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETÁRIA DE SAÚDE COM O OBJETIVO DE INCLUIR OS POLICIAS MILITARES, POLICIAIS CIVIS E BOMBEIROS NO GRUPO DE RISCO. </t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE CONSTRUIR MEIO FIO NA RUA CEARÁ, SITUADA NO BAIRRO ECKERT. </t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE MELHORIA NA SINALIZAÇÃO HORIZONTAL E VERTICAL, NA ROTATÓRIA DA  MT 140 COM A AVENIDA MATO GROSSO.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE, PARA VIABILIZAR A ABERTURA DE VIA DE ACESSO NO CRUZAMENTO DA AVENIDA SANTA MARIA COM A RUA TEREZINA, NAS PROXIMIDADES DA EMPRESA PINESSO MÁQUINAS.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DO PROGRAMA EDUCAÇÃO CIDADÃ NAS ESCOLAS DE ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PRAÇA PÚBLICA NO BAIRRO VALE O SOL. </t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE VIABILIZAR RECURSOS PARA A CONSTRUÇÃO E A IMPLANTAÇÃO DO POSTO POLICIAL NA COMUNIDADE AGROVILA JOÃO PONCE DE ARRUDA.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PSF NO BAIRRO GREEN VILLE. </t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM MUTIRÃO DE LIMPEZA NO BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 208/2018 - INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO E INSTALAÇÃO DE ACADEMIA PÚBLICA NO ASSENTAMENTO 14 DE AGOSTO.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM CONSTRUÇÃO DE UM BARRACÃO COMUNITÁRIO NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1894/1894_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1894/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM IMPLANTAÇÃO DE TRATAMENTO DE SAÚDE POR EQUOTERAPIA PARA AUXILIAR AS PESSOAS PORTADORAS DE DEFICIÊNCIA FÍSICA E MENTAL DO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>João Fique Frio, Moises Polito</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM A CONSTRUÇÃO DE DUAS SALAS DE AULA NA CRECHE MUNICIPAL JOHANNES BERTHOLD HENNING &amp;#8220;PADRE JOÃO&amp;#8221;. </t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO À SECRETARIA DE OBRAS PARA REALIZAR ATERRAMENTO NA ÁREA LOCALIZADA AOS FUNDOS DAS CASAS SITUADAS NA RUA 10 DO RECANTO DOS PÁSSAROS QUE SE ENCONTRAM EM SITUAÇÃO DE RISCO. </t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Cícero, Pedro Cambara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PONTO DE ÔNIBUS COM ABRIGO NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE VIABILIZAR RECURSOS PARA A CONSTRUÇÃO E A IMPLANTAÇÃO DO POSTO POLICIAL NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA GERAL DO PRÉDIO DA SECRETARIA MUNICIPAL DE AGRICULTURA ABASTECIMENTO E MEIO AMBIENTE. </t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.pdf</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE ECOPONTO - ESTAÇÃO DE ENTREGA VOLUNTÁRIA DE INSERVÍVEIS. </t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE LEILOAR OS MAQUINÁRIOS E VEÍCULOS QUE ESTÃO ENCOSTADOS NO PÁTIO DA SECRETARIA DE OBRAS, NÃO UTILIZADOS PELA PREFEITURA. </t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE COBERTURA NAS ARQUIBANCADAS DOS MINI ESTÁDIOS LUCAS RUDNICK E IVO RAUBER JUNIOR. </t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1907/1907_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1907/1907_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM MUTIRÃO DE LIMPEZA E MANTER EQUIPE PERMANENTE DE LIMPEZA NAS RUAS E AVENIDAS NO BAIRRO RESIDENCIAL JARDIM CUIABÁ. </t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM LIBERAÇÃO DE ESTACIONAMENTO DE VEÍCULOS EM AMBOS OS LADOS EM VIAS DE MÃO ÚNICA, EM FRENTE AS IGREJAS E TEMPLOS RELIGIOSOS NO PERÍODO DAS 18:30 ÁS 21:30.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES &amp;#8211; DENIT - PARA JUNTOS REALIZAREM AUDIÊNCIA PÚBLICA, TENDO COMO PAUTA PROPORCIONANDO MAIOR SEGURANÇA A TODOS QUE TRANSITAM   NA BR 070, NO ACESSO ENTRE A AVENIDA BRASÍLIA E A AVENIDA SENADOR ATÍLIO FONTANA, PRÓXIMO A EMPRESA BUNGE. </t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM RETOMADA DO PROJETO DE INCENTIVO A PISCICULTURA COM CONSTRUÇÃO DE TANQUES NO ASSENTAMENTO DOM OSÓRIO.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE REPAROS NA ILUMINAÇÃO PÚBLICA DA AVENIDA SANTA TEREZA, LOCALIZADA NO BAIRRO JUPIARA. </t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CALÇADA E ORNAMENTAÇÃO NO CANTEIRO CENTRAL NA AVENIDA SANTA MARIA. </t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES &amp;#8211; DENIT &amp;#8211; COM O OBJETIVO DE ADQUIRIR E INSTALAR CÂMERA DE SEGURANÇA NAS PRINCIPAIS TRAVESSIAS DA BR 070, TAIS COMO NAS PROXIMIDADES DA EMPRESA BUNGE, POSTO JARDIM, BAMY AUTO PEÇAS E ONDE HOUVER NECESSIDADE. </t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE DE VIABILIZAR INSTALAÇÃO DE 14 VENTILADORES ADQUIRIDOS COM RECURSOS PRÓPRIOS DA ESCOLA ALICE BARBOSA PACHECO, CONFORME TERMO DE COOPERAÇÃO DE GESTÃO INTEGRADA ENTRE MUNICÍPIO E ESTADO. A MESMA FICA LOCALIZADA NA AGROVILA JOÃO PONCE DE ARRUDA, E POSSUI SALAS ANEXAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE DE ADQUIRIR E INSTALAR PLACAS EDUCATIVAS &amp;#8220;PROIBIDO JOGAR LIXO OU ENTULHOS&amp;#8221; NAS ÁREAS PERTENCENTES AO MUNICÍPIO, LOCALIZADAS NOS BAIRROS RECANTO DOS PÁSSAROS E SANTA ROSA. </t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA QUE LIGA O ASSENTAMENTO SANTO ANTÔNIO DA FARTURA A BR 070.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE DISPONIBILIZAR POLICIAIS MILITARES PARA A ASSENTAMENTO SANTO ANTÔNIO DA FARTURA, PROMOVENDO POLICIAMENTO OSTENSIVO POR MEIO DA JORNADA VOLUNTÁRIA DE TRÊS VEZES POR SEMANA INCLUINDO OS FINAIS DE SEMANA. </t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AQUISIÇÃO E DISTRIBUIÇÃO DE SEMENTES HORTIFRÚTI PARA A AGRICULTURA FAMILIAR DE BAIXA RENDA DA ASSENTAMENTO SANTO ANTÔNIO DA FARTURA.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AOS ÓRGÃOS COMPETENTES COM OBJETIVO DE CAPTAR RECURSOS PARA CONTEMPLAR O ASSENTAMENTO SANTO ANTÔNIO DA FARTURA COM A PERFURAÇÃO DE POÇOS SEMI-ARTESIANOS. </t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM RETOMADA DO PROJETO DE INCENTIVO A PISCICULTURA COM CONSTRUÇÃO DE TANQUES NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDA JUNTO A SECRETARIA ESTADUAL DE EDUCAÇÃO (SEDUC) QUE OBJETIVEM COM A REFORMA DA ESCOLA DO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE TOMAR MEDIDAS QUE OBJETIVEM COM A DISPONIBILIZAÇÃO DE MÉDICO PARA O ATENDIMENTO DE SEGUNDA A SEXTA-FEIRA NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE COBERTURA E BANCOS EM FRENTE DO PSF SANTO ANTÔNIO DA FARTURA.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>Zé Maria , Boneca, Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1930/1930_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1930/1930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE REQUERER JUNTO AO MINISTÉRIO DA SAÚDE RECURSOS NO SENTINDO DE ADQUIRIR AMBULÂNCIA PERMANENTE PARA O ASSENTAMENTO SANTO ANTÔNIO DA FARTURA.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM MANTER EQUIPE PERMANENTE DE LIMPEZA NAS RUAS E AVENIDAS NOS BAIRROS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1932/1932_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1932/1932_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE SAÚDE COM O OBJETIVO DE QUE OS EXAMES DE IMAGEM SEJAM REALIZADOS NO MESMO DIA DA CONSULTA EM QUE ESTE FOI SOLICITADO, SENDO QUE O PACIENTE PODERÁ AGENDAR O RETORNO AO MÉDICO NO MESMO DIA QUE SAIR O RESULTADO DESTES EXAMES. QUE ESTES PROCEDIMENTOS SEJAM ESTENDIDOS PARA A ZONA RURAL. </t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA DO CAMPO DE FUTEBOL NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Silvio Eventos, Juca Alves, Nei do Dom Ozorio - PT, Pedro Cambara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1934/1934_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1934/1934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM PAVIMENTAÇÃO ASFÁLTICA NO NÚCLEO URBANO DO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA, NO TRECHO QUE COMPREENDE A ESCOLA MUNICIPAL SANTO ANTÔNIO DA FARTURA ATÉ A ÁREA ONDE SERÁ CONSTRUÍDO O BARRACÃO COMUNITÁRIO. </t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1935/1935_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1935/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE SALA ANEXA DOS CORREIOS, NOS ASSENTAMENTOS E COMUNIDADES ONDE NÃO EXISTIREM, PRINCIPALMENTE NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Juca Alves, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1936/1936_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A EMPRESA ENERGISA, PARA QUE A MESMA IMPLANTE A REDE DE ENERGIA ELÉTRICA MESTRA NA BEIRA DAS ESTRADAS NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. BEM COMO A RETIRADA DESTAS DE DENTRO DAS PROPRIEDADES. </t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1937/1937_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1937/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM REPARO E MELHORAMENTO NA ILUMINAÇÃO PÚBLICA NO TRECHO QUE COMPREENDE A ESCOLA PÚBLICA ATÉ A ESCOLA MUNICIPAL NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1938/1938_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1938/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A RETOMADA DA PAVIMENTAÇÃO ASFÁLTICA NA AGROVILA JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1939/1939_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM BUSCAR PARCERIAS COM EMPRESAS OU ENTIDADES QUE TENHAM INTERESSE EM EXPLORAR O BIOGÁS NO MUNICÍPIO DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>João Fique Frio, Boneca, Moises Polito</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1940/1940_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1940/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PRAÇA NO NÚCLEO URBANO DO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1941/1941_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1941/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE SALA ANEXA NO PSF NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. BEM COMO A AQUISIÇÃO DE COMPUTADORES E IMPRESSORAS PARA O MESMO.  </t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1942/1942_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1942/1942_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA E AMPLIAÇÃO DO PSF (POSTO DE SAÚDE) DO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1946/1946_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1946/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A ENTREGA DE MEDICAMENTOS A DOMICILIO PARA AS PESSOAS SEM CONDIÇÕES DE LOCOMOÇÃO. </t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1947/1947_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1947/1947_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE PLACAS DE TRANSITO NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1948/1948_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O REVESTIMENTO DO PISO DA QUADRA ESPORTIVA DA ESCOLA ESTADUAL ALICE BARBOSA PACHECO LOCALIZADA NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE MINI ESTÁDIO COM QUADRA DE AREIA NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CALÇADAS NO CANTEIRO CENTRAL DA AVENIDA BRASIL. </t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM CONSTRUÇÃO DE SEDE PRÓPRIA PARA O SINDICATO DOS PROFISSIONAIS DA EDUCAÇÃO - SINTEP DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1952/1952_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1952/1952_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE COMISSÃO DE ELABORAÇÃO DE PROJETO VIABILIZANDO A IMPLANTAÇÃO DO CAMPUS DA UNEMAT PARA CAMPO VERDE. </t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE EDUCAÇÃO DO ESTADO COM O OBJETIVO DE CONSTRUIR MURO NO ENTORNO DA ESCOLA ALICE BARBOSA PACHECO LOCALIZADA NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A EMPRESA ENERGISA NO INTUITO DE IMPLANTAR PADRÃO COM TRANSFORMADOR EXCLUSIVO PARA O USO DA ESCOLA ALICE BARBOSA PACHECO LOCALIZADA NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1955/1955_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1955/1955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A RETOMADA DO FORNECIMENTO DE BLOCOS DE GUIA DE TRANSPORTE DOS PRODUTOS PRODUZIDOS PELA AGRICULTURA FAMILIAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1956/1956_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1956/1956_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE PROJETO PARA CRIAÇÃO DE DEPÓSITO PARA O RECEBIMENTO DE SOBRAS DE MATERIAIS DE CONSTRUÇÃO DAS EMPRESAS, COMÉRCIOS E PESSOAS FÍSICAS. ESTES MATERIAIS SERÃO DOADOS AS PESSOAS CARENTES E ENTIDADES DO MUNICÍPIO DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1957/1957_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1957/1957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A DISPONIBILIZAÇÃO PERMANENTE DE MOTONIVELADORA PARA O ASSENTAMENTO SANTO ANTÔNIO DA FARTURA.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1958/1958_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1958/1958_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CALÇADA NO CANTEIRO CENTRAL DA AVENIDA VEREADOR CESAR LIMA EM TODA A SUA EXTENSÃO. </t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1959/1959_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1959/1959_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PARQUES INFANTIS ANEXADO A TODAS AS ACADEMIAS POPULARES DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1960/1960_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1960/1960_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE COMISSÃO COMPOSTAS DE AGENTES PÚBLICOS E EMPRESÁRIOS DE CAMPO VERDE PARA VISITAR OUTROS MUNICÍPIOS E ESTADOS COM OBJETIVO DE APRESENTAR A POTENCIALIDADE DO NOSSO MUNICÍPIO COM INTUITO DE ATRAIR NOVAS INDUSTRIAS PARA CAMPO VERDE. </t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1961/1961_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1961/1961_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE ATENDIMENTO ODONTOLÓGICO SEMANAL NO PERÍODO NOTURNO NO CENTRO DE ESPECIALIDADE MÉDICA - CEM. </t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Cícero, Nei do Dom Ozorio - PT, Pedro Cambara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1962/1962_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1962/1962_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM DEMARCAÇÃO DE CICLOVIAS NAS AVENIDAS: MATO GROSSO, BELVEDERE E GREEN VILE.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1963/1963_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1963/1963_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA MUNICIPAL DE AGRICULTURA ABASTECIMENTO E MEIO AMBIENTE PARA DISPONIBILIZAR CENTRO DE FISCALIZAÇÃO E RECEBIMENTO DE DENÚNCIAS, E NA AVERIGUAÇÃO DESTAS QUE ENVOLVEM MAUS TRATOS E FALTA DE HIGIENE. </t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Zé Maria , Kleberson Almeida</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1971/1971_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1971/1971_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DO ATENDIMENTO DE CLINICO GERAL SEMANAL NO PERÍODO NOTURNO NO CENTRO DE ESPECIALIDADE MÉDICA - CEM. </t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1972/1972_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1972/1972_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO COM O OBJETIVO DE REALOCAR OS AGENTES PENITENCIÁRIO CIVIL, RESIDENTES DO MUNICÍPIO DE CAMPO VERDE E PRESTAM SERVIÇOS EM OUTRAS CIDADES. OS MESMOS SÃO EFETIVOS NO ESTADO, E NECESSITAMOS COM URGÊNCIA DESTES PARA ACOMPANHAR AS AUDIÊNCIAS DE CUSTÓDIA DESTACADAS NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1973/1973_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1973/1973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CASAS POPULARES DESTINADOS A FAMÍLIAS DE BAIXA RENDA, RESIDENTE E DOMICILIADOS NO MUNICÍPIO DE CAMPO VERDE-MT.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1974/1974_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1974/1974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE MONUMENTO À BÍBLIA SAGRADA CONTENDO O SALMO 33.12, NA PRAÇA 4 DE JULHO NO MUNICÍPIO DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1975/1975_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1975/1975_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO SETOR COMPETENTE, VISANDO REALIZAR A PINTURA DAS LOMBADAS, FAIXAS DE PEDESTRES E SINALIZAÇÕES HORIZONTAIS EXISTENTES NO ÂMBITO DO PERÍMETRO URBANO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1976/1976_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1976/1976_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DESTINAR UMA ÁREA DE TERRA PARA CRIAÇÃO DE ESTACIONAMENTO DE CAMINHÕES E CARRETAS PARA RETIRAR DAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1977/1977_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1977/1977_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO, ENCASCALHAMENTO E REVITALIZAÇÃO DAS RUAS E AVENIDAS DO DISTRITO INDUSTRIAL II. </t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1978/1978_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1978/1978_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A PAVIMENTAÇÃO ASFÁLTICA DA RUA CHAPECÓ, LOCALIZADA NO BAIRRO VALE DO SOL.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1979/1979_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1979/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE ISOLAMENTO ACÚSTICO NO GINÁSIO POLIESPORTIVO JOUBERT ISAÍAS ROMANCINI.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1980/1980_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1980/1980_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE COM O OBJETIVO DE INSTALAR PLACAS DE IDENTIFICAÇÃO, VELOCIDADE PERMITIDA E DISTÂNCIA NAS VIAS DE ACESSO AS COMUNIDADES ANEXADAS AO MUNICÍPIO DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Boneca, Cícero, Kleberson Almeida, Pedro Cambara, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1981/1981_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1981/1981_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE COM OBJETIVO DE REALIZAR A INSTALAÇÃO DE REDUTOR DE VELOCIDADE ANTES DA ROTATÓRIA DO BAIRRO JARDIM AMÉRICA NAS PROXIMIDADES DO PONTO DE ÔNIBUS. </t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1982/1982_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1982/1982_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE QUE OBJETIVE A CRIAÇÃO DE DEPARTAMENTO DE ÁGUAS DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1983/1983_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1983/1983_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS COM O OBJETIVO DE CONSTRUIR QUADRA POLIESPORTIVA NO BAIRRO GREEN VILLE. </t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1984/1984_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1984/1984_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS COM O OBJETIVO DE SUBSTITUIR A PALMEIRA MORTA LOCALIZADA NA PRAÇA DOS TRÊS PODERES. </t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1985/1985_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1985/1985_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER LEGISLATIVO, A NECESSIDADE DE SE TOMAR MEDIDAS NO SENTIDO DE REALIZAR ESTUDO DE AQUISIÇÃO E IMPLANTAÇÃO DE PLACAS GERADORAS DE ENERGIA SOLAR, NA CÂMARA MUNICIPAL DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1986/1986_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1986/1986_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA MUNICIPAL DE AGRICULTURA ABASTECIMENTO E MEIO AMBIENTE, COM O OBJETIVO DE REALIZAR FISCALIZAÇÃO NO QUE SE REFERE A POSSÍVEIS LIGAÇÕES CLANDESTINA DE ESGOTO NA REDE DE CAPTAÇÃO DE ÁGUA PLUVIAL NA AVENIDA SÃO LOURENÇO. </t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1987/1987_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1987/1987_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE MURO AOS FUNDOS DO CEMITÉRIO MUNICIPAL. BEM COMO A REFORMA DESTE ONDE HOUVER NECESSIDADE. </t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1988/1988_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1988/1988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM MAIOR DIVULGAÇÃO/PUBLICIDADE POR MEIO DE COMUNICAÇÃO LOCAL, INFORMANDO OS DIAS QUE OCORRERÃO COLETA DO LIXO RECICLÁVEL NOS BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1989/1989_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1989/1989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA E AMPLIAÇÃO DE PONTO DE ÔNIBUS COM ABRIGO NA ENTRADA DOS ASSENTAMENTOS PAULO FREIRE E 28 DE OUTUBRO.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1992/1992_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1992/1992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DA &amp;#8220;FEIRA ANUAL DA HISTÓRIA DO MUNICÍPIO&amp;#8221;. </t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1993/1993_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1993/1993_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE CRIAR DISK-DENÚNCIA DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE PARA ATENDER A POPULAÇÃO EM CASOS DE DENÚNCIAS DE TERRENOS BALDIOS, CONTRA A POLUIÇÃO E IRREGULARIDADES NA GESTÃO AMBIENTAL, BEM COMO A INSTALAÇÃO DE PLACAS NOS TERRENOS BALDIOS PERTENCENTES AO MUNICÍPIO CONTENDO O NÚMERO PARA DENÚNCIA. </t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1994/1994_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1994/1994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DISPONIBILIZAR UM CAMINHÃO PIPA PARA MOLHAR AS VIAS DO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1995/1995_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1995/1995_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ORGANIZAÇÃO DE PROJETO DE LOTEAMENTO POPULAR, COM LOTES DE CATEGORIA &amp;#8220;POPULAR&amp;#8221;, DESTINADOS A FAMÍLIAS DE BAIXA RENDA, RESIDENTE E DOMICILIADOS NO MUNICÍPIO DE CAMPO VERDE-MT. </t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1996/1996_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1996/1996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE ESCOLA NO BAIRRO GREEN VILLE.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1997/1997_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1997/1997_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DISPONIBILIZAR NO PSF DO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA, MAIOR NÚMERO DE VAGAS NO ATENDIMENTO MÉDICO. BEM COMO DIRECIONAR MAIOR QUANTIDADE DE MEDICAÇÃO. </t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1998/1998_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1998/1998_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM COLETA DE LIXO REGULAR NO ASSENTAMENTO SANTO ANTÔNIO DA FARTURA. </t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1999/1999_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1999/1999_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PRAÇA COM ACADEMIA POPULAR E PARQUE INFANTIL NO BAIRRO SÃO LOURENÇO, UTILIZANDO O ESPAÇO QUE ABRIGAVA A FÁBRICA DE MANILHAS AO LADO DA FÁBRICA DE LEITE DE SOJA. </t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2000/2000_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2000/2000_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CENTRO COMUNITÁRIO MULTIUSO NO BAIRRO SANTA ROSA. </t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2001/2001_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2001/2001_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA E AMPLIAÇÃO DE PONTO DE ÔNIBUS COM ABRIGO NA ENTRADA DOS ASSENTAMENTOS 14 DE AGOSTO E 04 DE OUTUBRO. </t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2002/2002_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2002/2002_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE IRRIGAÇÃO AUTOMÁTICA NAS PRAÇAS, CANTEIROS CENTRAIS, ÁREAS DE LAZER E NA PRAÇA DOS TRÊS PODERES. </t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2003/2003_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2003/2003_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE FAIXA ELEVADA NA AVENIDA MATO GROSSO NAS PROXIMIDADES DO POSTO CONVÉS EM FRENTE A GARAGEM DE CARROS PEREIRA. </t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2004/2004_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2004/2004_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CALÇADA NO ENTORNO DA ÁREA DE PROPRIEDADE DA PREFEITURA, LOCALIZADA AO LADO DO CENTRO CULTURAL. A MESMA FAZ ESQUINA COM A AVENIDA MATO GROSSO, AVENIDA BRASIL E RUA RIO DE JANEIRO. </t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2005/2005_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2005/2005_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO PROPRIETÁRIO DA ÁREA LOCALIZADA AO LADO DO HOSPITAL MUNICIPAL, COM O OBJETIVO DE CONSTRUIR CALÇADA NO ENTORNO DA MESMA. </t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2021/2021_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2021/2021_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA QUE LIGA A AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA A BR 070. </t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2022/2022_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2022/2022_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE DISPONIBILIZAR POLICIAIS MILITARES PARA A COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA, PROMOVENDO POLICIAMENTO OSTENSIVO POR MEIO DA JORNADA VOLUNTÁRIA DE TRÊS VEZES POR SEMANA INCLUINDO OS FINAIS DE SEMANA. </t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2023/2023_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2023/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AQUISIÇÃO E DISTRIBUIÇÃO DE SEMENTES HORTIFRÚTI PARA A AGRICULTURA FAMILIAR DE BAIXA RENDA DA COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2024/2024_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2024/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AOS ÓRGÃOS COMPETENTES COM OBJETIVO DE CAPTAR RECURSOS PARA CONTEMPLAR A COMUNIDADE A COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA COM A PERFURAÇÃO DE POÇOS SEMI-ARTESIANOS.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2025/2025_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2025/2025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM RETOMADA DO PROJETO DE INCENTIVO A PISCICULTURA COM CONSTRUÇÃO DE TANQUES NA COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2026/2026_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2026/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE DE REQUERER JUNTO AO MINISTÉRIO DA SAÚDE RECURSOS NO SENTINDO DE ADQUIRIR AMBULÂNCIA PERMANENTE PARA A COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2027/2027_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2027/2027_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE REQUERER JUNTO AO ORGÃO COMPETENTE NO SENTIDO DE SE OBTER MELHORAMENTO NA LINHA TELEFÔNICA DO MUNICÍPIO DE CAMPO VERDE &amp;#8211; MT, INCLUINDO OS ASSENTAMENTOS E COMUNIDADES RURAIS. PRINCIPALMENTE A COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2028/2028_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2028/2028_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE ADQUIRIR CAÇAMBAS PARA RECOLHIMENTO DE ENTULHOS DE CONSTRUÇÃO CIVIL E OUTROS. ESTE TERÁ A FINALIDADE DE SER UTILIZADO EM BENEFÍCIO PRÓPRIO E TAMBÉM SER DISPONIBILIZADO PERIODICAMENTE EM DIVERSOS PONTOS DOS BAIRROS, PARA OS PRÓPRIOS MORADORES QUE QUISEREM REALIZAR A LIMPEZA NA LOCALIDADE ONDE MORAM. </t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2029/2029_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2029/2029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AOS ÓRGÃOS COMPETENTES COM OBJETIVO DE CAPTAR RECURSOS PARA PAVIMENTAÇÃO ASFÁLTICA DA MT 403, ESTA LIGA A BR 070 À MT 140. A MESMA CORTA A COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2030/2030_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2030/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A COLOCAÇÃO DE SUPER POSTES NAS PRINCIPAIS AVENIDAS DA ÁREA URBANA DA COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2031/2031_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2031/2031_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE NOVO ALAMBRADO NO ENTORNO DO CEMITÉRIO DA AGROVILA JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>João Fique Frio, Nei do Dom Ozorio - PT</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2032/2032_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2032/2032_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DESTINAR ÁREA DEVIDAMENTE CERCADA PARA PONTO DE COLETA DE LIXO COMUM NA AGROVILA JOÃO PONCE.  </t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2033/2033_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2033/2033_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS NO SENTIDO DE REGULARIZAR AS MATRICULAS DOS TERRENOS DO LOTEAMENTO DO NÚCLEO URBANO DA AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2034/2034_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2034/2034_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE DESATIVAR A ESTAÇÃO DE TRATAMENTO DE ESGOTO &amp;#8211; ETE, LOCALIZADA NO RECANTO DOS PÁSSAROS. TENDO EM VISTA QUE A NOVA ESTAÇÃO JÁ FOI INAUGURADA E ESTÁ EM PLENA ATIVIDADE. </t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2035/2035_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2035/2035_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE TOMAR MEDIDAS QUE OBJETIVEM COM A ENTREGA DA PATRULHA AGRÍCOLA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES DA COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Boneca, Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2036/2036_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2036/2036_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE CONSTRUÇÃO DE PONTO DE ÔNIBUS COM ABRIGO NO NÚCLEO URBANO DA COMUNIDADE AGROVILA JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2037/2037_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2037/2037_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS NO SENTIDO DE REALIZAR INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA AVENIDA TIRADENTES ENTRE A RUA PRESIDENTE GETÚLIO VARGAS E RUA PRESIDENTE JUSCELINO KUBITSCHEK E NA RUA MATO GROSSO DO SUL ENTRE A AVENIDA ALAGOAS E AVENIDA DOS TRABALHADORES. </t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2038/2038_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2038/2038_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS NO SENTIDO DE IMPLANTAR PAGUE FÁCIL PARA ATENDER OS BAIRROS: RECANTOS DOS PÁSSAROS I E II, JARDIM AMÉRICA E SANTA ROSA. </t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2039/2039_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2039/2039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE REQUERER JUNTO AO ORGÃO COMPETENTE NO SENTIDO DE SE OBTER LINHA TELEFÔNICA PARA O PSF DA COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2040/2040_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2040/2040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM NOTIFICAR OS PROPRIETÁRIOS DE TERRENOS BALDIOS DA COMUNIDADE AGROVILA JOÃO PONCE DE ARRUDA, PARA QUE ESTES REALIZEM A DEVIDA MANUTENÇÃO E LIMPEZA DOS MESMOS.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2041/2041_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2041/2041_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO À SECRETARIA ESTADUAL DE EDUCAÇÃO (SEDUC) PARA REALIZAR PINTURA E COBERTURA DO PARQUINHO DA ESCOLA ESTADUAL ALICE BARBOSA PACHECO. </t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2042/2042_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2042/2042_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">- INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE EDUCAÇÃO COM O OBJETIVO DE CONSTRUIR SALA ANEXA DE AULA NA ESCOLA ESTADUAL ALICE BARBOSA PACHECO NO INTUITO DE ATENDER A EXTENSÃO DA ESCOLA AMERECILDA. </t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2043/2043_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2043/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">- INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AQUISIÇÃO DE UMA CADEIRA DE RODAS PARA USO DO PSF DA COMUNIDADE AGROVILA JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2044/2044_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2044/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM REALIZAR MUTIRÃO DE ULTRASSONOGRAFIA NA COMUNIDADE AGROVILA JOÃO PONCE DE ARRUDA AO MENOS DUAS VEZES POR MÊS. </t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2045/2045_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2045/2045_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A LIMPEZA E RETIRADA DE ENTULHOS (SOBRAS DE CONSTRUÇÃO) NO PÁTIO DO PSF AGROVILA JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2046/2046_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2046/2046_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE MANUTENÇÃO DOS EXTINTORES DO PSF DA COMUNIDADE AGROVILA JOÃO PONCE DE ARRUDA. </t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2047/2047_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2047/2047_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO À SECRETARIA DE SAÚDE COM O OBJETIVO DE CONSTRUIR RAMPAS DE ACESSO PARA CADEIRANTES NO PSF DA COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2048/2048_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2048/2048_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO À SECRETARIA ESTADUAL DE EDUCAÇÃO (SEDUC) COM O OBJETIVO DE ADQUIRIR GELADEIRA E MESA EXTENSA PARA O USO DA COZINHA DA ESCOLA ESTADUAL ALICE BARBOSA PACHECO. </t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2049/2049_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2049/2049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO À SECRETARIA ESTADUAL DE EDUCAÇÃO (SEDUC) COM O OBJETIVO DE ADQUIRIR E INSTALAR EXAUSTOR NA COZINHA DA ESCOLA ESTADUAL ALICE BARBOSA PACHECO. BEM COMO A AQUISIÇÃO E INSTALAÇÃO DE PIA ADEQUADA.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2050/2050_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2050/2050_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO À SECRETARIA ESTADUAL DE EDUCAÇÃO (SEDUC) COM O OBJETIVO DE ADQUIRIR MAQUINÁRIOS PARA A COZINHA DA ESCOLA DA COMUNIDADE JOÃO PONCE DE ARRUDA, TAIS COMO: LIQUIDIFICADOR INDUSTRIAL, FORNO COM MAIOR CAPACIDADE E ARMÁRIOS PARA ARMAZENAR OS MANTIMENTOS. </t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2051/2051_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2051/2051_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO À SECRETARIA ESTADUAL DE EDUCAÇÃO (SEDUC) COM O OBJETIVO DE ADQUIRIR PRATOS E COPOS PARA A ESCOLA ALICE BARBOSA PACHECO, JÁ QUE OS QUE SE ENCONTRAM EM USO ESTÃO EM PÉSSIMO ESTADO DE CONSERVAÇÃO DEVIDO AO GRANDE TEMPO DE USO. </t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2052/2052_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2052/2052_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE COMPUTADORES E IMPRESSORA PARA O LABORATÓRIO DE INFORMÁTICA DA ESCOLA ALICE BARBOSA PACHECO, FRISANDO QUE O LOCAL JÁ ESTÁ PRONTO E POR FALTA DE EQUIPAMENTOS NÃO PODE SER USADO PELOS ALUNOS. </t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Zé Maria , Dantte, Kleberson Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE CRIAR BOLSA INCENTIVO PARA OS ATLETAS QUE CONQUISTAREM VAGAS PARA TREINAR EM CLUBES PROFISSIONAIS FORA DO MUNICÍPIO.  AUTORES:  JOSÉ MARIA DOS SANTOS E KLEBERSON DE ALMEIDA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2065/2065_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2065/2065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE EQUIPAMENTOS A SEREM USADOS NO LIXÃO, TAIS COMO: TRATOR DE ESTEIRA COM PESO OPERACIONAL MÍNIMO DE 15 TONELADAS, BALANÇA, SCRAPERS, MOTONIVELADORA, ETC. AUTOR: ISNEIVALDO DELMONDES DA SILVA.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2066/2066_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2066/2066_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE CONTRATAR CONSULTORIA TÉCNICA PARA REAVALIAR A CAPACIDADE TÉCNICA DA EMPRESA CONCESSIONÁRIA DE ÁGUA E ESGOTAMENTO SANITÁRIO &amp;#8211; ÁGUAS DE CAMPO VERDE. AFIM DE AVERIGUAR SE A MESMA POSSUI CONDIÇÕES PARA O CUMPRIMENTO DO CONTRATO DE CONCESSÃO, DADO O FATO DO CONSTANTE DESABASTECIMENTO DE ÁGUA E A INEFICIÊNCIA NA OPERACIONALIDADE DO SISTEMA DE ESGOTAMENTO SANITÁRIO DO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2067/2067_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2067/2067_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">- INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DA CRIAÇÃO DO FUNDO MUNICIPAL DO ESPORTE EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2068/2068_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2068/2068_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM REFORMA DA PARTE ELÉTRICA DA ESCOLA MUNICIPAL JOSÉ GARBUGIO. </t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2069/2069_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2069/2069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A SUBSTITUIÇÃO DA PONTE DE MADEIRA, LOCALIZADA NA COMUNIDADE DA PONTE ALTA POR PONTE DE CONCRETO.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2070/2070_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2070/2070_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A TROCA OU TRATAMENTO DE DESINFECÇÃO DE AREIA NAS QUADRAS ESPORTIVAS E PARQUES INFANTIS DAS CRECHES, PARQUES, ESCOLAS, PRAÇAS E ÁREAS DE LAZER DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2071/2071_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2071/2071_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O FECHAMENTO DO ACESSO DA RUA ARACAJÚ COM A MT 140. BEM COMO ABERTURA DE ACESSO DA RUA MACEIÓ COM A RUA JACIARA. </t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2072/2072_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2072/2072_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, NO INTUITO DE DISCUTIR O SANEAMENTO BÁSICO O ESGOTO E SUA DESTINAÇÃO. BEM COMO A AVALIAÇÃO DAS ATIVIDADES DA CONCESSIONARIA ÁGUAS DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2073/2073_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2073/2073_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A URBANIZAÇÃO E INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NA AVENIDA SANTA TEREZA.  </t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2074/2074_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2074/2074_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE   DE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ALAMBRADO NO ENTORNO DO GINÁSIO POLIESPORTIVO JOUBERT ISAÍAS ROMANCINI. </t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2075/2075_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2075/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">- INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O CUMPRIMENTO DA LEI 2.303 DE 19 DE SETEMBRO DE 2017 QUE DISPÕE SOBRE REGRAS DE IDENTIFICAÇÃO E SEGURANÇA PARA CONDUÇÃO RESPONSÁVEL DE CÃES NAS PRAÇAS E VIAS PÚBLICAS DO MUNICÍPIO DE CAMPO VERDE, E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro Cambara, Boneca, Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Silvio Eventos, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2079/2079_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2079/2079_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A ELABORAÇÃO DOS PROJETOS CONTRA INCÊNDIO, PARA A AQUISIÇÃO DOS EQUIPAMENTOS DE SEGURANÇA NECESSÁRIOS. BEM COMO A IMPLANTAÇÃO DOS MESMOS NOS PAVILHÕES COMUNITÁRIOS NAS ÁREAS RURAIS. </t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2080/2080_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2080/2080_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM REFORMA DA PARTE ELÉTRICA DA CRECHE MUNICIPAL JOHANNES BERTHOLD HENNING &amp;#8220;PADRE JOÃO&amp;#8221;. </t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2081/2081_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2081/2081_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM CONSTRUÇÃO DE MEIO FIO NA AVENIDA TOLEDO NO TRECHO ENTRE A AVENIDA PRESIDENTE JOÃO GOULART E A RUA DAS ARARAS. BEM COMO A RETIRADA DA TERRA/ATERRO QUE FAZ A CONTENÇÃO DA ÁGUA PLUVIAL DA REFERIDA LOCALIDADE. </t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2082/2082_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2082/2082_texto_integral.pdf</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2083/2083_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2083/2083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A PINTURA DE SINALIZAÇÃO HORIZONTAL, NAS VIAS DO BAIRRO CHÁCARA DAS UVAS ONDE FOI REALIZADO A RECUPERAÇÃO COM LAMA ASFÁLTICA</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2084/2084_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2084/2084_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO DE PROJETO PARA CONSTRUÇÃO DE PRÉDIO PARA A ESCOLA DE ARTES &amp;#8211; ORQUESTRA SINFÔNICA JOVEM DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2085/2085_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2085/2085_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DA INSTALAÇÃO DE ESTAÇÃO DE MONITORAMENTO DO AR, TENDO EM VISTA A PROTEÇÃO DA SAÚDE DA POPULAÇÃO E A PREVENÇÃO CONTRA IMPACTOS DA POLUIÇÃO ATMOSFÉRICA AO MEIO AMBIENTE EM GERAL. </t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2086/2086_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2086/2086_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A DEMARCAÇÃO DE CICLOFAIXAS EM TODAS AS AVENIDAS PRINCIPAIS EM NOSSO MUNICÍPIO, BEM COMO A REALIZAÇÃO DE CAMPANHA DE CONSCIENTIZAÇÃO DA POPULAÇÃO. </t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Cícero, Kleberson Almeida, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2087/2087_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2087/2087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE VEÍCULOS PARA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENDO UMA CAMINHONETE E UM CARRO POPULAR.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2091/2091_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2091/2091_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO E IMPLANTAÇÃO DE PEQUENA CENTRAL HIDRELÉTRICA PCH, NO RIO DAS MORTES, PRÓXIMO AO BAIRRO GREENVILLE. BEM COMO AGREGAR A ESTA ÁREA UM LOCAL TURÍSTICO CONTENDO ATRATIVOS COMO PESCA E &amp;#8220;PRAINHA&amp;#8221;. </t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2092/2092_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2092/2092_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE COBRAR DA EMPRESA ÁGUAS DE CAMPO VERDE A PERFURAÇÃO DE POÇOS RESERVAS EM TODOS OS LOCAIS QUE JÁ POSSUAM POÇOS DE CAPTAÇÃO, VISANDO MANTER O ABASTECIMENTO CONSTANTE E ASSIM CUMPRIR O CONTRATO COM O MUNICÍPIO. </t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2093/2093_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2093/2093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE EXECUTAR LEVANTAMENTO E CAUCIONAR OS TERRENOS EM NOME DA EMPRESA AMAZON, PARA FUTURO RESSARCIMENTO PELOS DANOS CAUSADOS PELA DEFICIÊNCIA DE DRENAGEM DAS ÁGUAS PLUVIAIS DOS PROJETOS &amp;#8220;MINHA CASA MINHA VIDA&amp;#8221; REALIZADOS PELA SUPRAMENCIONADA EMPRESA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2094/2094_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2094/2094_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AUMENTO SALARIAL A TODOS OS SERVIDORES EM EFETIVO EXERCÍCIO DE FISCALIZAÇÃO NO MUNICÍPIO DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2095/2095_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2095/2095_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM DISPONIBILIZAR ENFERMEIRA PARA ACOMPANHAR OS PACIENTES QUE SE DESLOCAM DE UMA CIDADE A OUTRA PARA REALIZAREM HEMODIÁLISE. </t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2096/2096_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2096/2096_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES &amp;#8211; DENIT &amp;#8211; COM O OBJETIVO DE INSTALAR REDUTOR DE VELOCIDADE NA BR 070, NAS PROXIMIDADES DA COOPERPLUMA LOCALIZADA NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2097/2097_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2097/2097_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A COLOCAÇÃO DE SUPER POSTES COM LÂMPADAS DE LED, A PARTIR DO TREVO DA AVENIDA MATO GROSSO COM A MT 140 ATÉ O BAIRRO BURITIS. </t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2098/2098_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2098/2098_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM PLANEJAMENTO E DIVULGAÇÃO DE CRONOGRAMA DE MUTIRÃO DE LIMPEZA E RETIRADA DE ENTULHO NOS BAIRROS DA CIDADE, TAIS COMO: SOBRAS DE CONSTRUÇÃO, MÓVEIS VELHOS, MADEIRAS, ETC. </t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2099/2099_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2099/2099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO ASSENTAMENTO 28 DE OUTUBRO. </t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2100/2100_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2100/2100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A ORNAMENTAÇÃO, PAISAGISMO E ARBORIZAÇÃO COM IPÊ NOS CANTEIROS LATERAIS DA MT140 SAÍDA PARA CHAPADA DOS GUIMARÃES. BEM COMO CALÇAMENTO ONDE HOUVER NECESSIDADE. </t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2101/2101_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2101/2101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM MUTIRÃO DE ARBORIZAÇÃO NO MUNICÍPIO DE CAMPO VERDE - MT. </t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2102/2102_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2102/2102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE LIXEIRAS ECOLÓGICA NAS VIAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2119/2119_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2119/2119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AOS ÓRGÃOS COMPETENTES COM OBJETIVO DE CAPTAR RECURSOS PARA CONTEMPLAR A COMUNIDADE POSTO LIMEIRA COM A PERFURAÇÃO DE POÇOS SEMI-ARTESIANOS. </t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2121/2121_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2121/2121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM RETOMADA DO PROJETO DE INCENTIVO A PISCICULTURA COM CONSTRUÇÃO DE TANQUES NA COMUNIDADE SERRINHA.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2122/2122_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2122/2122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE DISPONIBILIZAR POLICIAIS MILITARES PARA A COMUNIDADE POSTO LIMEIRA, PROMOVENDO POLICIAMENTO OSTENSIVO POR MEIO DA JORNADA VOLUNTÁRIA DE TRÊS VEZES POR SEMANA INCLUINDO OS FINAIS DE SEMANA. </t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2123/2123_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2123/2123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AQUISIÇÃO E DISTRIBUIÇÃO DE SEMENTES HORTIFRÚTI PARA A AGRICULTURA FAMILIAR DE BAIXA RENDA DA COMUNIDADE POSTO LIMEIRA.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2124/2124_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2124/2124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO SINFRA, TENDO POR OBJETIVO A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA MT 140. A PARTIR DO TREVO DO GARDEZ, SENTIDO BRASILÂNDIA. </t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2125/2125_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2125/2125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE REQUERER JUNTO AO MINISTÉRIO DA SAÚDE RECURSOS NO SENTINDO DE ADQUIRIR AMBULÂNCIA PERMANENTE PARA A COMUNIDADE POSTO LIMEIRA. </t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>Boneca, Juca Alves</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2126/2126_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2126/2126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA E AMPLIAÇÃO DO PSF (POSTO DE SAÚDE) DA COMUNIDADE DO LIMEIRA. </t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2127/2127_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2127/2127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA GERAL DO GINÁSIO DE ESPORTE NICO MARSARO NA COMUNIDADE DO LIMEIRA, TAIS COMO PINTURA, BANHEIRO, TELHADO E FIAÇÃO ELÉTRICA. </t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2128/2128_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2128/2128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A PINTURA BRINQUEDOTECA PROFESSORA ROSA MARTINS DE CAMPOS NA COMUNIDADE DO LIMEIRA. </t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2129/2129_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2129/2129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE MELHORAR A ILUMINAÇÃO NA ÁREA EXTERNA DA ESCOLA MUNICIPAL PARAÍSO, LOCALIZADA NA COMUNIDADE LIMEIRA.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2130/2130_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2130/2130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A PINTURA DA ESCOLA MUNICIPAL PARAISO NA COMUNIDADE DO LIMEIRA. </t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2131/2131_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2131/2131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PONTO DE ÔNIBUS COM ABRIGO NA ENTRADA DO ASSENTAMENTO DOM OSÓRIO. </t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2132/2132_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2132/2132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE   DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO DE IMPLANTAÇÃO DE ESTACIONAMENTO PERPENDICULAR NO CANTEIRO CENTRAL QUE DIVIDE A MT 140 DA AVENIDA SANTA MARIA, SENTIDO BR 070, NO TRECHO QUE COMPREENDE O POSTO IPANEMA ATÉ A AUTO ELÉTRICA CAMPO VERDE. </t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2133/2133_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2133/2133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO NAS VIAS DE ACESSO NO BAIRRO, GREENVILLE. PRINCIPALMENTE NAS VIAS RECÉM DENOMINADAS CONFORME LEI 2.382. </t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2136/2136_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2136/2136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE PLACA DE IDENTIFICAÇÃO DO POSTO DE SAÚDE - PS LOCALIZADO NO ASSENTAMENTO 28 DE OUTUBRO. BEM COMO A CONSTRUÇÃO DE COBERTURA E BANCOS EM FRENTE AO MESMO.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>Boneca, Silvio Eventos</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A COLOCAÇÃO DE SUPER POSTES NO TRECHO QUE COMPREENDE O TREVO DA MT 344 COM A BR 70 ATÉ O DISTRITO INDUSTRIAL. </t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2138/2138_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2138/2138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE APARELHO DE RAIO X BUCAL PARA O CEM - CENTRO ESPECIALIZADO MÉDICO.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2139/2139_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2139/2139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM CONSTRUÇÃO DE CICLOVIAS NOS CANTEIROS CENTRAIS NA AVENIDA MATO GROSSO, A PARTIR DA AVENIDA MARECHAL CANDIDO RONDON ATÉ O FINAL DO BAIRRO GREENVILLE. </t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Boneca, Cícero, Kleberson Almeida, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2140/2140_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2140/2140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE MUTIRÃO COM INTUITO DE REALIZAR REPAROS E SUBSTITUIÇÃO DE LÂMPADAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2141/2141_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2141/2141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A SUBSTITUIÇÃO DA PONTE DO SÃO LOURENÇO, LOCALIZADA NA REGIÃO DOS BORGES POR PONTE DE CONCRETO. </t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2142/2142_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2142/2142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A MICRO PAVIMENTAÇÃO DAS VIAS DOS BAIRROS: ECKERT E BOM CLIMA. </t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2143/2143_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2143/2143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR CALÇAMENTO COM PEDRAS DE PARALELEPÍPEDO NAS VIAS DA COMUNIDADE AGROVILA. </t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2144/2144_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2144/2144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PONTO DE ÔNIBUS COM COBERTURA NA BR 070, SAÍDA PARA PRIMAVERA DO LESTE, NAS PROXIMIDADES DA EMPRESA BUNGE.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2145/2145_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2145/2145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE UMA PRAÇA DEDICADA À BÍBLIA, COM MONUMENTO DENOMINADA &amp;#8220;PRAÇA DA BÍBLIA&amp;#8221;. </t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2146/2146_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2146/2146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AMPLIAÇÃO DA ESTRUTURA DAS CRECHES MUNICIPAIS. VISANDO ELIMINAR A FILA DE ESPERA OU QUE ESSAS CRIANÇAS SEJAM MATRICULADAS EM CRECHES LONGE DE SUAS CASAS. </t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2147/2147_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2147/2147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE TOMAR MEDIDAS NO SENTIDO DE CONCEDER LICENÇA AOS PROFESSORES MUNICIPAIS DA EDUCAÇÃO BÁSICA PARA O APERFEIÇOAMENTO PROFISSIONAL EM CURSOS DE PÓS-GRADUAÇÃO EM NÍVEL DE MESTRADO E DOUTORADO, CONFORME DETERMINA OS ARTIGOS 78 AO 81 DA LEI COMPLEMENTAR 57/2015 (PCCS-EDUCAÇÃO)</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2148/2148_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2148/2148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE, PARA VIABILIZAR A ABERTURA DE VIA DE ACESSO (CONTORNO) NO CANTEIRO CENTRAL DA AVENIDA AIRTON SENNA, NAS PROXIMIDADES DA MECÂNICA DO MACHADO. </t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2149/2149_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2149/2149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA DO ALAMBRADO NO ENTORNO DA QUADRA DE ESPORTE DA PRAÇA JOÃO PAULO II. BEM COMO A INSTALAÇÃO DESTE NO ESTILO GAIOLA. </t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Dantte, Moises Polito</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2150/2150_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2150/2150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PAGAMENTO ADICIONAL DE INSALUBRIDADE PARA OS COZINHEIROS E PADEIROS DA COZINHA PILOTO. </t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2153/2153_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2153/2153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A SUBSTITUIÇÃO DA PONTE DE MADEIRA DO ASSENTAMENTO 14 DE AGOSTO, POR PONTE DE CONCRETO, NAS PROXIMIDADES DO SÍTIO DO VERMELHO.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2154/2154_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2154/2154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO/EMPRESA COMPETENTE NO INTUITO DE INSTALAR TRANSFORMADORES DE ENERGIA EM FRENTE AOS PSFS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2155/2155_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2155/2155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA BEIJA-FLOR NO TRECHO QUE COMPREENDE A ROTATÓRIA DA AVENIDA PRESIDENTE JOÃO GOULART ATÉ A RUA SABIÁ. </t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2156/2156_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2156/2156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE CASA DE APOIO EM NOSSA CIDADE, PARA ATENDER ÀS FAMÍLIAS RESIDENTES NOS ASSENTAMENTOS E COMUNIDADES RURAIS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2157/2157_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2157/2157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A DISPONIBILIZAÇÃO DE MÉDICO PEDIATRA PARA O ATENDIMENTO NOTURNO DO PSF DO BAIRRO CAMPO REAL II.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2158/2158_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2158/2158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO DE REFORMA GERAL NA ÁREA DE LAZER RECANTO DO SOL. BEM COMO A CONTRATAÇÃO DE GUARDA PARA A MESMA. </t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2159/2159_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2159/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETÁRIA ESTADUAL DE EDUCAÇÃO E CULTURA DE MATO GROSSO PARA REALIZAR AMPLIAÇÃO DA ESCOLA ESTADUAL LEDY ANITA BRESCANCIM, BEM COMO A IMPLANTAÇÃO DO ENSINO MÉDIO. </t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2160/2160_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2160/2160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO E IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NA RUA DO SABER, NAS PROXIMIDADES DA AVENIDA SANTA TEREZA.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2161/2161_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2161/2161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM VIABILIZAR RECURSOS PARA AQUISIÇÃO E INSTALAÇÃO DE CLIMATIZADORES NA RECEPÇÃO DA SECRETÁRIA MUNICIPAL DE SAÚDE E PSFS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2162/2162_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2162/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTAMENTE COM A SEDUC, PARA A CONSTRUÇÃO DE CALÇADAS NAS ESCOLAS ESTADUAIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2163/2163_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2163/2163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONTRATAÇÃO DE GUARDA PARA AS CRECHES DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2164/2164_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2164/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ACADEMIA PÚBLICA AO AR LIVRE NA ÁREAS DE LAZER RECANTO DO SOL E ÁREA DE LAZER PARQUE DAS ARARAS. </t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2165/2165_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2165/2165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CALÇADAS NO MUNICÍPIO DE CAMPO VERDE, DANDO CONTINUIDADE AO PROJETO ANDANDO PELAS CALÇADAS REALIZADO EM PARCERIA COM O CIDADÃO E A PREFEITURA MUNICIPAL. </t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2172/2172_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2172/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A DEFESA CIVIL DO MUNICÍPIO COM O OBJETIVO DE REALIZAR ESTUDO PRÉVIO DE TODOS OS LOCAIS/PONTOS DE RISCO, NO INTUITO DE PREVENIR POSSÍVEIS &amp;#8220;DESASTRES&amp;#8221;. </t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2173/2173_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O ACOMPANHAMENTO PSICOPEDAGÓGICO, DIRECIONADA PARA O ATENDIMENTO DE ALUNOS, DOCENTES E FUNCIONÁRIOS DA INSTITUIÇÃO, TENDO POR MISSÃO ZELAR PELO BEM-ESTAR E A QUALIDADE DE VIDA DA COMUNIDADE ACADÊMICA. </t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2174/2174_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2174/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE FIRMAR TERMO DE COLABORAÇÃO COM O GOVERNO DO ESTADO PARA A CONSTRUÇÃO DE NOVO PRÉDIO PARA A DELEGACIA DE POLÍCIA CIVIL DO NOSSO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2175/2175_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2175/2175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA PRESIDENTE JOÃO GOULART NAS PROXIMIDADES DO POSTO DE COMBUSTÍVEL CIDADE ALTA. </t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2176/2176_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2176/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PONTE SOBRE O RIO PIRAPUTANGA LIGANDO O ASSENTAMENTO 14 DE AGOSTO AO 04 DE OUTUBRO. </t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2177/2177_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2177/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE ARMÁRIOS, VENTILADORES, ARES CONDICIONADOS E TV PARA O PSF DO ASSENTAMENTO DOM OSÓRIO. BEM COMO A CONSTRUÇÃO DE LAVABO NA SALA DE ATENDIMENTO DESTE. </t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2178/2178_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2178/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM REVITALIZAÇÃO DOS CANTEIROS CENTRAIS DO MUNICÍPIO, PRINCIPALMENTE OS LOCALIZADOS NA BR 070 E AVENIDA BRASIL.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2179/2179_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDA QUE OBJETIVE A ORNAMENTAÇÃO, PAISAGISMO E ARBORIZAÇÃO COM PALMEIRAS NO CANTEIRO CENTRAL DA MT 140 ENTRE AS AVENIDAS GOIÁS E SANTA MARIA.	 </t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Cícero, Nei do Dom Ozorio - PT, Pedro Cambara, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2180/2180_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2180/2180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A SUBSTITUIÇÃO DA CAIXA-D&amp;#8217;ÁGUA LOCALIZADA NO CAPIM BRANCO NAS PROXIMIDADES DO SÍTIO DO PROFESSOR JOSÉ, POR CAIXA DE 20 MIL LITROS. BEM COMO REALIZAR MUTIRÃO DE JATEAMENTO, PINTURA E HIGIENIZAÇÃO DAS CAIXAS-D&amp;#8217;ÁGUA EXISTENTES NOS ASSENTAMENTOS E COMUNIDADES RURAIS. </t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2181/2181_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2181/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AMPLIAÇÃO DO SERVIÇO DE ATENÇÃO DOMICILIAR &amp;#8220;PROGRAMA MELHOR EM CASA&amp;#8221; NOS ASSENTAMENTOS E COMUNIDADES RURAIS. </t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t xml:space="preserve">Nei do Dom Ozorio - PT, Cícero, Kleberson Almeida, Pedro Cambara, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2185/2185_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2185/2185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE MÁQUINA DE LAVAR, AUTOCLAVE, SELADOR E NEBULIZADORES PARA O PSF DO ASSENTAMENTO DOM OSÓRIO. </t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2186/2186_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2186/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA QUE LIGA O ASSENTAMENTO DOM OSÓRIO A BR 070. </t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2187/2187_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2187/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AQUISIÇÃO E DISTRIBUIÇÃO DE SEMENTES HORTIFRÚTI PARA A AGRICULTURA FAMILIAR DE BAIXA RENDA DO ASSENTAMENTO DOM OSÓRIO. </t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2189/2189_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2189/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2188/2188_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2188/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AOS ÓRGÃOS COMPETENTES COM OBJETIVO DE CAPTAR RECURSOS PARA CONTEMPLAR O ASSENTAMENTO DOM OSÓRIO COM A PERFURAÇÃO DE POÇOS SEMI-ARTESIANOS.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2190/2190_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2190/2190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM RETOMADA DO PROJETO DE INCENTIVO A PISCICULTURA COM CONSTRUÇÃO DE TANQUES NO ASSENTAMENTO DOM OSÓRIO. </t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t xml:space="preserve">Nei do Dom Ozorio - PT, Boneca, Cícero, Kleberson Almeida, Pedro Cambara, Silvio Eventos, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2191/2191_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE REQUERER JUNTO AO MINISTÉRIO DA SAÚDE RECURSOS NO SENTINDO DE ADQUIRIR AMBULÂNCIA PERMANENTE. </t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2192/2192_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2192/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO ESTADUAL E FEDERAL PARA DISPONIBILIZAR SORO ANTIOFÍDICO PARA O MUNICÍPIO DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2193/2193_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A ENTREGA DA PATRULHA AGRÍCOLA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES DO ASSENTAMENTO DOM OSÓRIO. </t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2194/2194_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2194/2194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DAS ESTRADAS DO ASSENTAMENTO DOM OSÓRIO. </t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2195/2195_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2195/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE CRECHE PARA ATENDER A POPULAÇÃO DO ASSENTAMENTO DOM OSÓRIO. </t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2196/2196_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE VEÍCULO NO ESTILO &amp;#8220;DOBLO&amp;#8221; PARA ATENDER SECRETÁRIA MUNICIPAL DE EDUCAÇÃO. </t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t xml:space="preserve">Kleberson Almeida, Nei do Dom Ozorio - PT, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA ESTADUAL DE EDUCAÇÃO (SEDUC) COM OBJETIVO DE REFORMA DA ESCOLA ESTADUAL BOA ESPERANÇA NO ASSENTAMENTO DOM OSÓRIO, TAIS COMO PINTURA, BANHEIRO, TELHADO, FIAÇÃO ELÉTRICA, ETC. </t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO DE INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA PRESIDENTE JOÃO GOULART, NO INÍCIO DE AMBAS AS SEGUNDAS SAÍDAS DA ROTATÓRIA QUE CRUZA COM A AVENIDA VEREADOR CESAR LIMA.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA GERAL DA ESCOLA MUNICIPAL MARIA ARTEMIR PIRES. </t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO GOVERNO DO ESTADO EM FIRMAR CONVÊNIO PARA INSTALAÇÃO DO PROGRAMA &amp;#8220;CARTÃO REFORMA&amp;#8221; NO MUNICÍPIO DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A FISCALIZAÇÃO PARA CUMPRIMENTO DA LEI COMPLEMENTAR 019/2010, NO QUE SE REFERE A LIMPEZA E OBSTRUÇÃO DAS CALÇADAS. </t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE MUTIRÃO COM O INTUITO DE REALIZAR REPAROS E SUBSTITUIÇÃO DE LÂMPADAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA DO BAIRRO JUPIARA. </t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2220/2220_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2220/2220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE CARRINHO DE EMERGÊNCIA COMPLETO, CONTENTO DESFIBRILADOR, MONITOR CARDÍACO, VENTILADOR MECÂNICO, ETC. QUE SERÁ DESTINADO AO CENTRO CIRÚRGICO DO HOSPITAL MUNICIPAL CORAÇÃO DE JESUS.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO À CAIXA ECONÔMICA FEDERAL PARA VIABILIZAR FINANCIAMENTO PARA CONSTRUÇÃO DE ATÉ CEM CASAS &amp;#8220;POPULARES&amp;#8221;, EM PARCERIA COM A PREFEITURA QUE DISPONIBILIZARÁ OS TERRENOS. </t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE NEGOCIAR JUNTO A ASSOCIAÇÃO MOTO CLUBE CAMPO VERDE, NOVA ÁREA PARA TRANSFERÊNCIA DA PISTA DE MOTO CROSS E POSTERIORMENTE TRANSFORMAR A ATUAL PISTA DE MOTO CROSS EM LOTEAMENTO POPULAR. </t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Boneca, Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara, Solivan Fonseca, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2230/2230_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM INSTALAÇÃO DE GRADE DE PROTEÇÃO NA ÁREA RECUPERADA EM FRENTE AO PARQUE DAS ARARAS.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2231/2231_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PSF NA COMUNIDADE 14 DE AGOSTO E 28 DE OUTUBRO. </t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Moises Polito, João Fique Frio, Kleberson Almeida</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE ECOPONTO NO ATERRO SANITÁRIO DO MUNÍCIPIO, PARA QUE O LIXO SEJA DIRECIONADO CONFORME SUA CATEGORIA: SEJA RESULTANTE DE RESÍDUOS DE CONSTRUÇÕES, PODA DE ÁRVORES E OUTROS.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS COM A CRIAÇÃO DA BIBLIOTECA ITINERANTE NOS BAIRROS, ASSENTAMENTOS E COMUNIDADES RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ACADEMIA PÚBLICA NO RESIDENCIAL CUIABÁ. </t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2235/2235_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2235/2235_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A UFMT OU ÓRGÃO COMPETENTE NO INTUITO DE OBTER AVALIAÇÃO DE TÉCNICO ESPECIALIZADO COM O OBJETIVO DE ESTUDO E IMPLANTAÇÃO DE PEQUENA CENTRAL HIDRELÉTRICA PCH, NO RIO DAS MORTES. </t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Zé Maria , Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara, Silvio Eventos, Solivan Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2236/2236_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE DRONE PARA O MAPEAMENTO E MONITORAMENTO DOS FOCOS DO MOSQUITO AEDES AEGYPTI EM CAMPO VERDE.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE PROJETO SOCIAL PARA PREVENÇÃO E TRATAMENTO CONTRA AS DROGAS DIRECIONADOS AS CRIANÇAS E ADOLESCENTES DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE QUE SE FAÇA CUMPRIR A LEI FEDERAL Nº 12.303/2010 &amp;#8211; &amp;#8220;É OBRIGATÓRIO A REALIZAÇÃO GRATUITA DO TESTE DA ORELHINHA OU TRIAGEM AUDITIVA NEONATAL EM TODOS OS HOSPITAIS E MATERNIDADES, NAS CRIANÇAS NASCIDAS EM SUAS DEPENDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t xml:space="preserve">Silvio Eventos, Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara, Solivan Fonseca, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR INTERDIÇÃO DA ÁREA AOS FUNDOS DO BAIRRO RECANTO DOS PÁSSAROS II, A MESMA ESTÁ SENDO UTILIZADA PARA DESCARTAR ENTULHO INADEQUADAMENTE. BEM COMO A URGENTE LIMPEZA DESTA ÁREA. </t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2256/2256_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE ECOPONTO - ESTAÇÃO DE ENTREGA VOLUNTÁRIA DE INSERVÍVEIS, NA COMUNIDADE AGROVILA JOÃO PONCE DE ARRUDA.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2257/2257_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE REPAROS NA ILUMINAÇÃO PÚBLICA DAS ÁREAS DE LASER: PARQUE DAS ARARAS E RECANTO DO SOL. BEM COMO A INSTALAÇÃO DE SUPER POSTES ONDE HOUVER A NECESSIDADE DE MELHOR ILUMINAÇÃO.  </t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2258/2258_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS EM CARÁTER DE URGÊNCIA A DIVULGAÇÃO DA LOCALIDADE DO &amp;#8220;LIXÃO&amp;#8221; ONDE SE POSSA FAZER O DESCARTE DE INSERVÍVEIS.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO DEPARTAMENTO ESTADUAL DE TRÂNSITO DE MATO GROSSO &amp;#8211; DETRAN, NO INTUITO DE REALIZAR ADEQUAÇÃO &amp;#8220;PISTA CIRCUITO&amp;#8221; NA ÁREA ONDE SÃO APLICADAS AS AULAS E OS EXAMES PRÁTICOS PARA AS AUTO ESCOLAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t xml:space="preserve">Solivan Fonseca, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETÁRIA DE SEGURANÇA PÚBLICA DO ESTADO PARA EM COMUM ACORDO COM POLÍCIA CIVIL E MILITAR, CRIAR CENTRAL DE REGISTRO DE BOLETINS DE OCORRÊNCIA INTEGRADO, NO INTUITO DE REFORÇAR AS INVESTIGAÇÕES, POIS OS AGENTES QUE &amp;#8220;CONFECCIONAVAM B.O.&amp;#8221; PASSARIAM A SE DEDICAR NA APURAÇÃO DE CRIMES. </t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM INTENSIFICAR OS TRABALHOS DE DESINSETIZAÇÃO VISANDO PRINCIPALMENTE O COMBATE AOS ESCORPIÕES. </t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM MUTIRÃO DE PODA, ORNAMENTAÇÃO, PAISAGISMO E ARBORIZAÇÃO NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O FORNECIMENTO PARCIAL DE MÃO DE OBRA, NO INTUITO DE AUXILIAR A CONSTRUÇÃO DA NOVA SEDE DA DELEGACIA.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t xml:space="preserve">Nei do Dom Ozorio - PT, Cícero, Kleberson Almeida, Pedro Cambara, Silvio Eventos, Solivan Fonseca, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM COLETA DE LIXO REGULAR DE AO MENOS UMA VEZ POR SEMANA DENTRO DO NÚCLEO URBANO DOS ASSENTAMENTOS E COMUNIDADES NO MUNICÍPIO DE CAMPO VERDE</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t xml:space="preserve">Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara, Silvio Eventos, Solivan Fonseca, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS NO INTUITO DE ESTENDER O PRAZO DO PROGRAMA DE PARCELAMENTO DE DÉBITOS TRIBUTÁRIOS MUNICIPAL (REFIS) ATÉ O DIA 15 DE DEZEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER LEGISLATIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AUMENTO SALARIAL A TODOS OS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE CAMPO VERDE.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.docx</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE PROJETO PARA CRIAÇÃO DE DEPÓSITO PARA O RECEBIMENTO DE SOBRAS DE MATERIAIS DE CONSTRUÇÃO DAS EMPRESAS, COMÉRCIOS, PESSOAS FÍSICAS E OBRAS DO MUNICÍPIO. ESTES MATERIAIS SERÃO DOADOS AS PESSOAS CARENTES E ENTIDADES DO MUNICÍPIO DE CAMPO VERDE.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE RAMPAS DE ACESSO PARA CADEIRANTES EM TODOS OS PSFS DO MUNICÍPIO, SEJAM ESTES DA ZONA RURAL OU ZONA URBANA. BEM COMO COLOCAÇÃO DE CORRIMÃO E ADAPTAÇÃO DAS PORTAS E BANHEIROS. </t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A DISPONIBILIZAÇÃO DE AUXILIARES PARA AS AULAS DE EDUCAÇÃO FÍSICA NAS ESCOLAS.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro Cambara, Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Silvio Eventos, Solivan Fonseca, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DA REFORMA GERAL DO CEMITÉRIO MUNICIPAL. BEM COMO A ORNAMENTAÇÃO E PAISAGISMO DO MESMO. </t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Dantte, João Fique Frio</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM CRIAR MECANISMO DE PROTEÇÃO AOS COMERCIANTES LOCAIS CONTRA EMPRESAS DE FORA QUE VEM COMPETIR DE FORMA DESLEAL. </t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DAS ESTRADAS DOS ASSENTAMENTOS 14 DE AGOSTO E 04 DE OUTUBRO.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AQUISIÇÃO E DISTRIBUIÇÃO DE SEMENTES HORTIFRÚTI PARA A AGRICULTURA FAMILIAR DE BAIXA RENDA DO ASSENTAMENTO 14 DE AGOSTO. </t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE DISPONIBILIZAR POLICIAIS MILITARES PARA O ASSENTAMENTO 14 DE AGOSTO, PROMOVENDO POLICIAMENTO OSTENSIVO POR MEIO DA JORNADA VOLUNTÁRIA DE TRÊS VEZES POR SEMANA INCLUINDO OS FINAIS DE SEMANA. AUTOR: SOLIVAN COSTA FONSECA.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AOS ÓRGÃOS COMPETENTES COM OBJETIVO DE CAPTAR RECURSOS PARA CONTEMPLAR O ASSENTAMENTO 14 DE AGOSTO COM A PERFURAÇÃO DE POÇOS SEMI-ARTESIANOS.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REQUERER JUNTO AO MINISTÉRIO DA SAÚDE RECURSOS NO SENTINDO DE ADQUIRIR AMBULÂNCIA PERMANENTE PARA O ASSENTAMENTO 14 DE AGOSTO.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONTRATAÇÃO DE TÉCNICO EM ENFERMAGEM PARA O PSF DO ASSENTAMENTO 14 DE AGOSTO. RESTABELECENDO O ATENDIMENTO PERMANENTE.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA DO CAMPO DE FUTEBOL DO ASSENTAMENTO 14 DE AGOSTO. BEM COMO A CONSTRUÇÃO DE ARQUIBANCADA.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>Dantte, Kleberson Almeida</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM PARCEIRA COM O GRUPO BOM FUTURO PARA LEVAR O &amp;#8220;PROJETO SEPARÔ&amp;#8221; PARA AS ESCOLAS DA ZONA URBANA E RURAL DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR ESTUDO E IMPLANTAÇÃO DE SUBSECRETÁRIA DE OBRAS NO MUNICÍPIO DE CAMPO VERDE, VISANDO ATENDER PEQUENAS DEMANDAS.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE TOMAR MEDIDAS QUE OBJETIVEM COM A VIABILIZAÇÃO DA PATRULHA AGRÍCOLA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES DO ASSENTAMENTO 14 DE AGOSTO.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM RETOMADA DO PROJETO DE INCENTIVO A PISCICULTURA COM CONSTRUÇÃO DE TANQUES NOS ASSENTAMENTOS 14 DE AGOSTO E 04 DE OUTUBRO.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A MANUTENÇÃO E MELHORIA NA ILUMINAÇÃO DO CAMPO DE FUTEBOL DO ASSENTAMENTO 14 DE AGOSTO.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE PSF NO ASSENTAMENTO 04 DE OUTUBRO. BEM COMO ATENDIMENTO DO TÉCNICO DE ENFERMAGEM E MEDICO AO MENOS UMA VEZ POR SEMANA. </t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA E AMPLIAÇÃO DO PSF (POSTO DE SAÚDE) DO ASSENTAMENTO 14 DE AGOSTO. </t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>Moises Polito, Cícero</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA, NO TRECHO QUE COMPREENDE A MT 344 ATÉ O PSF DO ASSENTAMENTO 14 DE AGOSTO. </t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE ACADEMIA PÚBLICA NOS ASSENTAMENTOS 14 DE AGOSTO E 04 DE OUTUBRO.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA GERAL DO BARRACÃO MULTIUSO DO ASSENTAMENTO 14 DE AGOSTO.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM REFORMA GERAL E INSTALAÇÃO DE NOVO ALAMBRADO NO ENTORNO DO CEMITÉRIO DA AGROVILA JOÃO PONCE DE ARRUDA. BEM COMO A ORNAMENTAÇÃO E PAISAGISMO DO MESMO. </t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE UTILIZAR O RECURSO PROVENIENTE DA DEVOLUÇÃO DO DUODÉCIMO DO PODER LEGISLATIVO, COM O INTUITO DE EXECUTAR PROJETO DE APROVEITAMENTO DE SOBRA DA ÁGUA DO POÇO JORRANTE DO ASSENTAMENTO 14 DE AGOSTO PARA O ASSENTAMENTO  04 DE OUTUBRO.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM AUMENTO SALARIAL A TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AOS ÓRGÃOS COMPETENTES AOS ÓRGÃOS COMPETENTES COM OBJETIVO DE IMPLANTAÇÃO DE BUEIROS INTELIGENTES NO MUNICÍPIO DE CAMPO VERDE</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2331/2331_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE CAMINHÃO TRITURADOR QUE TRANSFORMA O MATERIAL EM BIOMASSA E ARMAZENA NA CARROCERIA PARA O SERVIÇO DE COLETA E DESCARTE DE GALHOS E TRONCOS DE ÁRVORES NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>Juca Alves, João Fique Frio, Kleberson Almeida, Moises Polito</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2332/2332_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS SE TOMAR MEDIDAS QUE OBJETIVEM EM MANTER O ATERRO SANITÁRIO ABERTO DE SEGUNDA A SÁBADO E NOS FERIADOS PROLONGADOS. BEM COMO A JUNÇÃO DESTE COM O ECOPONTO E A RECICLAGEM. </t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>Silvio Eventos, Cícero, Nei do Dom Ozorio - PT, Solivan Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2333/2333_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2333/2333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM CONTRATAÇÃO DE EMPRESA PARA REFORMA E MANUTENÇÃO DAS ACADEMIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2334/2334_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO DEPARTAMENTO COMPETENTE PARA REALIZAR ESTUDO E IMPLANTAÇÃO DE SINALIZAÇÃO DE TRÂNSITO NO MUNICÍPIO. BEM COMO O REPARO E REVITALIZAÇÃO ONDE HOUVER NECESSIDADE.  </t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2335/2335_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2335/2335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM IMPLANTAÇÃO DO PERÍODO INTEGRAL EM TODAS AS CRECHES DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM TRANSFORMAR AS VIAS DO BAIRRO ESTAÇÃO DA LUZ EM MÃO ÚNICA, DANDO ASSIM SEQUÊNCIA NO MESMO SENTIDO DAS RUAS E AVENIDAS DE MÃO ÚNICA JÁ EXISTENTES NA ÁREA CENTRAL DO MUNICÍPIO. BEM COMO A IMPLANTAÇÃO DE PLACAS. </t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t xml:space="preserve">Cícero, Nei do Dom Ozorio - PT, Pedro Cambara, Silvio Eventos, Solivan Fonseca, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM INSTALAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA NA AVENIDA MARECHAL CÂNDIDO RONDON EM TODA SUA EXTENSÃO. </t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE MELHORIA NA ILUMINAÇÃO PÚBLICA DA RUA MINUANO SITUADA NO BAIRRO VALE DO SOL. </t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO E IMPLANTAÇÃO DE PLACAS DE INDICAÇÃO E ORIENTAÇÃO DOS ÓRGÃOS PÚBLICOS, HOSPITAIS, ÁREA DE LAZER, ETC. NAS ENTRADAS DA CIDADE, NO INTUITO DE INFORMAR E ORIENTAR SEU PERCURSO E/OU DISTÂNCIAS. </t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA GERAL DO CENTRO EDUCACIONAL PAULO FREIRE. </t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Zé Maria , Cícero, Kleberson Almeida, Nei do Dom Ozorio - PT, Pedro Cambara, Solivan Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE ESTUDO E REALIZAÇÃO DE TROCA DO SISTEMA DE CAPTAÇÃO DE ÁGUA PLUVIAL EM TODA A EXTENSÃO DA AVENIDA SÃO LOURENÇO. BEM COMO SUBSTITUIÇÃO DA ILUMINAÇÃO PÚBLICA POR LÂMPADAS LED E PADRONIZAÇÃO DAS CALÇADAS.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>Zé Maria , Cícero, Nei do Dom Ozorio - PT, Pedro Cambara, Silvio Eventos, Solivan Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM TRANSFORMAR AS AVENIDAS E RUAS DO BAIRRO SÃO LOURENÇO EM VIAS DE MÃO ÚNICA. </t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM MUTIRÃO DE LIMPEZA NAS ÁREAS NO ENTORNO DA ZONA URBANA DO MUNICÍPIO, DANDO ATENÇÃO ESPECIAL A ÁREA DE RESERVA PARALELA AS RUAS: ARARAS E FLAMINGO. </t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2358/2358_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA AVENIDA MARECHAL CANDIDO RANDON.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO E COLOCAÇÃO DE ENFEITES NATALINOS, PARA ORNAMENTAR A AVENIDA SÃO LOURENÇO. </t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2360/2360_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2360/2360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO PROCON DE CAMPO VERDE COM O OBJETIVO DE ENTREGAR RECOMENDAÇÃO PARA QUE TODOS OS POSTOS DE COMBUSTÍVEIS DO MUNICÍPIO BAIXEM OS PREÇOS DA GASOLINA, SEGUINDO O DECRÉSCIMO DA PETROBRAS. </t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2361/2361_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SETOMAR MEDIDAS QUE OBJETIVEM COM A IMPLANTAÇÃO DE CICLOVIA NA AVENIDA MARECHAL CANDIDO RONDON. BEM COMO A CONSTRUÇÃO DE CALÇADA NO CANTEIRO CENTRAL. </t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2362/2362_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SECRETARIA DE EDUCAÇÃO DO ESTADO &amp;#8211; SEDUC, NO INTUITO DE TRAZER NOVAS UNIVERSIDADES PARA O MUNICÍPIO. </t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2363/2363_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2363/2363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE DE TOMAR MEDIDAS QUE OBJETIVEM COM CONSTRUÇÃO DE FAIXA ELEVADA NA AVENIDA BRASIL EM AMBOS OS SENTIDOS, LIGANDO A PRAÇA JOÃO PAULO II COM ACONSTRUÇÃO DA IGREJA NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2364/2364_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2364/2364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO ÓRGÃO COMPETENTE COM OBJETIVO DE REALIZAR A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA AVENIDA SANTA TEREZA EM FRENTE AO CENTRO EDUCACIONAL MONTEIRO LOBATO. </t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t xml:space="preserve">Kleberson Almeida, Cícero, Nei do Dom Ozorio - PT, Pedro Cambara, Silvio Eventos, Solivan Fonseca, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2365/2365_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2365/2365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A ORNAMENTAÇÃO, PAISAGISMO E IMPLANTAÇÃO DE PLACA DE &amp;#8220;BEM VINDO À CAMPO VERDE&amp;#8221;, NA ENTRADA DO MUNICÍPIO, BR 070 SENTIDO DE PRIMAVERA DO LESTE. </t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t xml:space="preserve">Kleberson Almeida, Pedro Cambara, Silvio Eventos, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2366/2366_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2366/2366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO DE VEÍCULO PARA O DEPARTAMENTO DE CULTURA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2367/2367_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2367/2367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A RESTRUTURAÇÃO DO SISTEMA DE AQUECIMENTO DAS ÁGUAS DAS PISCINAS DO CENTRO AQUÁTICO SOCIAL GUIMAR VIERA DE SOUZA.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2368/2368_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A COLOCAÇÃO DE POSTES, MANUTENÇÃO E REALIZAÇÃO DE MELHORIA NA ILUMINAÇÃO DA RUA ARRARAS SITUADA NO SÃO MIGUEL. </t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2369/2369_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS PARA QUE SEJA REALIZADA A REPOSIÇÃO DE TODAS AS ÁRVORES PLANTADAS PELO SISTEMA DE ARBORIZAÇÃO QUE FORAM REMOVIDAS NO PERÍMETRO URBANO EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2370/2370_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CONSTRUÇÃO DE MURO NO ENTORNO DAS SALAS ANEXAS DA ESCOLA JOSÉ GARBUGIO SITUADA NO ASSENTAMENTO DOM OSÓRIO. </t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2371/2371_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2371/2371_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA GERAL DE TODAS AS ESCOLAS MUNICIPAIS. </t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>Solivan Fonseca, Kleberson Almeida</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2376/2376_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2376/2376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO DE PROJETO PARA A CONSTRUÇÃO DE MUSEU HISTÓRICO COM ANFITEATRO.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2377/2377_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE LIXEIRAS NA AVENIDA MATO GROSSO. </t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2378/2378_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2378/2378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM ESTUDO E IMPLANTAÇÃO DE DIREITO À ADICIONAL DE PERICULOSIDADE AO CONSELHO TUTELAR DE CAMPO VERDE.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2379/2379_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO A SETAS - SECRETARIA DE ESTADO DE TRABALHO E ASSISTÊNCIA SOCIAL COM O OBJETIVO DE CRIAÇÃO DE ASILO/CASA DE REPOUSA PARA IDOSOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2380/2380_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM INTERDIÇÃO DA RUA QUE DÁ ACESSO A PRAÇA DOS TRÊS PODERES AOS FINAIS DE SEMANA E FERIADOS, POR SER ESTA UMA RUA DE LAZER. </t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2381/2381_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO, ENCASCALHAMENTO E REVITALIZAÇÃO DAS VIAS DO DISTRITO INDUSTRIAL II. </t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2382/2382_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2382/2382_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO SINFRA, TENDO POR OBJETIVO A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA MT 140. A PARTIR DO TREVO DO GARDEZ, SENTIDO BRASILÂNDIA. </t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2383/2383_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDA QUE OBJETIVE COM A AQUISIÇÃO E INSTALAÇÃO DE PARQUE INFANTIL NAS SALAS ANEXAS DA ESCOLA JOSÉ GARBUGIO, LOCALIZADA NO ASSENTAMENTO DOM OSÓRIO. </t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2384/2384_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM O PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA PRINCIPAL DO ASSENTAMENTO DOM OSÓRIO. A MESMA DÁ ACESSO A FAZENDA TUCANO, ASA BRANCA E OUTRAS. </t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE CORRIMÃO NA ARQUIBANCADA DO GINÁSIO POLIESPORTIVO JOUBERT ISAÍAS ROMANCINI. BEM COMO A INSTALAÇÃO DESTE ONDE HOUVER NECESSIDADE.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2386/2386_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2386/2386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE &amp;#8220;CASA DE APOIO&amp;#8221; NA CIDADE DE RONDONÓPOLIS, VISANDO ATENDER OS ACOMPANHANTES DAS PESSOAS QUE NECESSITAM DE INTERNAÇÃO. </t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE INSTITUIR O BENEFÍCIO DA COBRANÇA DE ALÍQUOTA DIFERENCIADA DE IPTU AOS CONTRIBUINTES QUE ADQUIRIREM O SEU PRIMEIRO TERRENO/IMÓVEL, PELO PERÍODO DE CINCO ANOS. </t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>Kleberson Almeida, Cícero, Nei do Dom Ozorio - PT, Pedro Cambara, Silvio Eventos, Solivan Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2388/2388_texto_integral.docx</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2388/2388_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE SUBSTITUIR A PLACA POR OUTRA CONTENDO NOVA DENOMINAÇÃO &amp;#8220;PRAÇA SÃO JOÃO PAULO II&amp;#8221;, CONFORME LEI Nº 2.327/2017. BEM COMO REFORMA DO PORTAL DE ENTRADA DA MESMA. </t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INCLUSÃO NAS LEIS ORÇAMENTARIA A CONSTRUÇÃO DE INSTITUIÇÃO DE LONGA PERMANÊNCIA PARA IDOSOS (ILPI). </t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A CRIAÇÃO DE PROGRAMA DE COLETA PERIÓDICA DE LIXO/INSERVÍVEIS QUE NÃO TEM LOCAL PARA DESTINAÇÃO, BEM COMO, AQUELES QUE NÃO SÃO COLETADOS PELA COLETA SELETIVA, TIRA ENTULHO E COLETA DO CAMINHÃO DE LIXO; ATÉ QUE ENTRE EM FUNCIONAMENTO OS ECOPONTOS. </t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE LEI QUE DE INCENTIVOS FISCAIS ÀS EMPRESAS LOCAIS A CONTRATAR NÚMERO MAIOR DE DEFICIENTES, DO QUE AQUELE DEFINIDOS PELA LEI FEDERAL Nº 8.213/1991. </t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REALIZAÇÃO DE LIMPEZA NAS MARGENS DAS VIAS DE ENTRADAS DA CIDADE DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM FIRMAR CONVÊNIO NO SENTIDO DE REALIZAR REPASSE PARA HOSPITAL DO CÂNCER DE CUIABÁ. VISANDO CUSTEAR DESPESAS COM PACIENTES DO MUNICÍPIO DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM EM FIRMAR CONVÊNIO NO SENTIDO DE REALIZAR REPASSE PARA HOSPITAL DO CÂNCER DE BARRETOS. VISANDO CUSTEAR DESPESAS COM PACIENTES DO MUNICÍPIO DE CAMPO VERDE. </t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A AQUISIÇÃO E COLOCAÇÃO DE ENFEITES NATALINOS, VISANDO ORNAMENTAR A PRAÇA SÃO MIGUEL. </t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS JUNTO AO SINFRA, TENDO POR OBJETIVO A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA MT 140. NO TRECHO QUE COMPREENDE CAMPO VERDE AO TREVO DO GARDEZ. BEM COMO A CONSTRUÇÃO DE ACOSTAMENTO.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA TRÊS IRMÃOS NO BAIRRO JUPIARA. FRISANDO QUE A REFERIDA LOCALIDADE JÁ POSSUI PLACAS INDICANDO ESTES REDUTORES. </t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM A REFORMA E MANUTENÇÃO DA PRAÇA DA CRIANÇA LOCALIZADA NO BAIRRO JUPIARA.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM COM MUTIRÃO DE LIMPEZA NO BAIRRO JUPIARA. </t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM CRIAÇÃO DE GALPÃO PARA CENTRO DE DISTRIBUIÇÃO NO DISTRITO INDUSTRIAL, VISANDO ATENDER O COMERCIO E ASSIM MELHORAR A TRAFEGABILIDADE DO CENTRO DE CAMPO VERDE.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE APLAUSO AO SENHOR: CÂNDIDO LOUREIRO DE LIMA (CANDINHO), PARABENIZANDO A PESSOA QUE POR TRÁS DA BARBA BRANCA, ROUPA VERMELHA E SORRISO ESTAMPADO NO ROSTO, VEEM JÁ A CINCO ANOS CONSECUTIVOS REPRESENTANDO A FIGURA MAIS CONHECIDA DO NATAL, O &amp;#8220;PAPAI NOEL&amp;#8221;, LEVANDO MAGIA AS CRIANÇAS E CIDADÃOS CAMPOVERDENSES&amp;#8221;. </t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO À ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS &amp;#8211; APAE DE CAMPO VERDE-MT, PELOS SERVIÇOS PRESTADOS EM PROL DAS PESSOAS COM DEFICIÊNCIA; E CONGRATULAÇÕES AO JUBILEU DE PRATA, PELOS 25 ANOS QUE IRÁ COMPLETAR NO CORRENTE ANO&amp;#8221;.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE APLAUSO AOS PASTORES ELIEL DOS SANTOS E JOSÉ ALVES DE JESUS, AMBOS DA IGREJA ASSEMBLEIA DE DEUS DE CAMPO VERDE &amp;#8211; MT&amp;#8221;. _x000D_
 </t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO AOS PASTORES: ELIEL DOS SANTOS, JOSÉ ALVES DE JESUS, DENIVAL CHAVES DA SILVA E CLAUDIO GABRIEL DA SILVA, TODOS DA IGREJA ASSEMBLEIA DE DEUS DE CAMPO VERDE &amp;#8211; MT&amp;#8221;.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE APLAUSO AO PREFEITO ATRAVÉS DE SEU REPRESENTANTE E VICE &amp;#8211; PREFEITO DA PRIMEIRA GESTÃO, PELOS RELEVANTES SERVIÇOS PRESTADOS NO PODER EXECUTIVO NO PERÍODO DE 1989 A 1992, CONTRIBUINDO PARA O DESENVOLVIMENTO SUSTENTÁVEL DA COMUNIDADE CAMPOVERDENSE&amp;#8221;. BEM COMO AOS VEREADORES DA 1ª LEGISLATURA&amp;#8221;. </t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE APLAUSO A PARÓQUIA SÃO CRISTÓVÃO PELO EVENTO &amp;#8220;AVIVA SHOW&amp;#8221; DE CAMPO VERDE &amp;#8211; MT&amp;#8221;. </t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE APLAUSOS À 11ª COMPANHIA DO CORPO DE BOMBEIROS EM HOMENAGEM AOS TREZE ANOS DE INSTITUIÇÃO NA CIDADE DE CAMPO VERDE, PRESTANDO RELEVANTES SERVIÇOS À NOSSA COMUNIDADE&amp;#8221;. </t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO AOS INTEGRANTES DO COMANDO DA 8ª CIA DA POLÍCIA MILITAR E TODOS SEUS EFETIVOS DE CAMPO VERDE, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE CAMPOVERDENSE&amp;#8221;.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO A DIRETORIA DA SUBSEDE DO SINDICATO DOS TRABALHADORES NO ENSINO PÚBLICO DE MATO GROSSO (SINTEP-MT) DE CAMPO VERDE &amp;#8211; MT, PELOS SERVIÇOS PRESTADOS E AO APOIO QUE SE FAZ SOMAR EM PROL DE UMA EDUCAÇÃO PÚBLICA COM CONSCIÊNCIA DE SEU PRÓPRIO VALOR E COM A QUALIDADE EXIGIDA PELA POPULAÇÃO&amp;#8221;.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSOS A IGREJA ASSEMBLÉIA DE DEUS - MINISTÉRIO DO SETA (SERVIÇO DE EVANGELIZAÇÃO TOCANTINS ARAGUAIA). PELOS RELEVANTES SERVIÇOS SOCIAIS E EVANGÉLICOS PRESTADOS A SOCIEDADE CAMPOVERDENSE&amp;#8221;.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1970/1970_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1970/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSOS AO GRUPO MUSICAL ADORAÇÃO TEEN DA IGREJA ADVENTISTA DO SÉTIMO DIA PELOS RELEVANTES SERVIÇOS SOCIAIS E EVANGÉLICOS PRESTADOS A SOCIEDADE CAMPOVERDENSE.&amp;#8221;</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1991/1991_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1991/1991_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO AO PROJETO SEPARÔ DO GRUPO BOM FUTURO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO DESENVOLVER UMA POLÍTICA PRÓPRIA DE CONSCIENTIZAÇÃO SÓCIO AMBIENTAL DOS MORADORES E COLABORADORES DO GRUPO BOM FUTURO, ONDE TODOS OS RECURSOS ADVINDOS DAS VENDAS DESSES MATERIAIS SÃO DESTINADOS A ATENDER NECESSIDADES APONTADAS PELOS PRÓPRIOS COLABORADORES.&amp;#8221;</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE APLAUSOS À ESCOLA PROGRESSO PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE CAMPOVERDENSE&amp;#8221;. AUTORES: PEDRO PAULO MONTAGNER, FRANCISCO SILVIO PEREIRA CRUZ, JOSÉ MARIA DOS SANTOS, NEISON COSTA LIMA, KLEBERSON DE ALMEIDA E CÍCERO ALVES DOS SANTOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2227/2227_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSOS A IGREJA ASSEMBLÉIA DE DEUS DE CAMPO VERDE &amp;#8211; MT, PELA AQUISIÇÃO DE VEÍCULOS NO INTUITO DE LEVAR A EVANGELIZAÇÃO PARA TODOS DO MUNICÍPIO E NA REALIZAÇÃO DE CRUZADAS EVANGELÍSTICAS NA REGIÃO&amp;#8221;.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A EQUIPE DE AGENTES DE COMBATE A ENDEMIAS&amp;#8211; ACE DE CAMPO VERDE &amp;#8211; MT, PARABENIZANDO PELO EXCELENTE TRABALHO DESENVOLVIDO NO COMBATE À DENGUE EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE APLAUSOS PARA A EQUIPE DE AGENTES COMUNITÁRIAS DE SAÚDE &amp;#8211; ACS, DA ZONA RURAL DE CAMPO VERDE, PELO EXCELENTE TRABALHO DESENVOLVIDO EM NOSSO MUNICÍPIO, BUSCANDO SEMPRE O MELHOR PARA A SAÚDE DA COMUNIDADE.&amp;#8221; </t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2323/2323_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2323/2323_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO A EQUIPE DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA &amp;#8211; SMED, PELA REALIZAÇÃO DO 25º FESTIVAL DA CANÇÃO &amp;#8211; FESCCAN E O FESTIVAL DE TEATRO &amp;#8211; FESTCAV NO MUNICÍPIO DE CAMPO VERDE&amp;#8221;</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE APLAUSOS PARA A EQUIPE DE AGENTES COMUNITÁRIAS DE SAÚDE &amp;#8211; ACS, ATUANTES DA ZONA URBANA DE CAMPO VERDE, PELO EXCELENTE TRABALHO DESENVOLVIDO EM NOSSO MUNICÍPIO, BUSCANDO SEMPRE O MELHOR PARA A SAÚDE DA COMUNIDADE&amp;#8221;. </t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE APLAUSOS PARA O ATOR OSMAR SILVEIRA PELOS RELEVANTES TRABALHOS NO MEIO ARTÍSTICO, SEJA ESTE POR MEIO DO TEATRO OU PELA TV, ELEVANDO O NOME DE SUA TERRA NATAL, CAMPO VERDE&amp;#8221;. </t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
     <t>Pautas das Sessões da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAUTA DA SESSÃO EXTRAORDINÁRIA DO DIA 25/01/2018, AS 08:00 HORAS_x000D_
 CONVOCADA PELO PREFEITO ATRAVÉS DO OFÍCIO Nº 029/2018._x000D_
 </t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 19/02/2018.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA Nº 03 DA SESSÃO DO DIA 26.02.2018.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO DIA 05.03</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA 05.03.2018 SESSÃO DO DIA 12.03.2018.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.docx</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.docx</t>
   </si>
   <si>
     <t>PAUTA Nº 06 DA SESSÃO DO DIA 19.03.2018.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA Nº 07 DA SESSÃO DO DIA 26.03.2018.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA Nº 08 DA SESSÃO DO DIA 02.04.2018.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 09/04/2018.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 16-04-2018.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO 23-04-18.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ITINERANTE 07/05/2018.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO 14-05-2018.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO 21-05-18.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO 28-05-18.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO 04-06-18.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1943/1943_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1943/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 11-06-2018.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1990/1990_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1990/1990_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO DO DIA 25-06-18.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2019/2019_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2019/2019_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2053/2053_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2053/2053_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO EXTRAORDINÁRIA 21-2018.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2060/2060_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2060/2060_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA 13-08-18.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2076/2076_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2076/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO DO DIA 20-08-18.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2088/2088_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2088/2088_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO DO DIA 27-08-18.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2120/2120_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2120/2120_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA/ITINERANTE 03-09-18.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2134/2134_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2134/2134_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO ORDINÁRIA 10-09-18.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2151/2151_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2151/2151_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO ORDINÁRIA 17-09-18.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2167/2167_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2167/2167_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINÁRIA DO DIA 17/09/2018.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2168/2168_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2168/2168_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO ORDINÁRIA 24-09-18.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2182/2182_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2182/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAUTA SESSÃO ORDINÁRIA/ITINERANTE DO DIA 01/10/2018. </t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2239/2239_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO ORDINÁRIA DO DIA 15-10-18.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2248/2248_texto_integral.docx</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2248/2248_texto_integral.docx</t>
   </si>
   <si>
     <t>PAUTA SESSÃO 22-10-18.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO ORDINÁRIA ITINERANTE.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO ORDINÁRIA DO DIA 12-11-18.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2342/2342_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2342/2342_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO ORDINÁRIA 26-11-18.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2372/2372_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO ORDINÁRIA 03-12-18.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA SESSÃO ORDINÁRIA 10/12/2018.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t xml:space="preserve">João Fique Frio, Boneca, Cícero, Dantte, Juca Alves, Kleberson Almeida, Moises Polito, Nei do Dom Ozorio - PT, Pedro Cambara, Silvio Eventos, Solivan Fonseca, Zé Barbeiro, Zé Maria </t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE &amp;#8220;CIDADÃO CAMPOVERDENSE&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fabio Schroeter</t>
   </si>
   <si>
     <t>FIXA O DESCONTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO &amp;#8211; IPTU, PARA O EXERCÍCIO 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DE ITBI E RENÚNCIA DE IPTU, TAXAS, CONTRIBUIÇÕES E HONORÁRIOS ADVOCATÍCIOS, PARA OS IMÓVEIS DO PROJETO DE REGULARIZAÇÃO FUNDIÁRIA &amp;#8220; ENDEREÇO CERTO&amp;#8221;,  DO LOTEAMENTO &amp;#8220;COHAB JUPIARA&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 21 DE 25 DE NOVEMBRO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA TAXA DE ALVARÁ DE EVENTO PARA A XIX EXPOVERDE E FIXA ALÍQUOTA DE ISSQN- IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA PARA VENDA DE INGRESSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA E REGULAMENTA ZONA ESPECIAL DE INTERESSE SOCIAL &amp;#8211; ZEIS, DA ÁREA DA MATRÍCULA Nº 5.175, DENOMINADO DE LOTEAMENTO RESIDENCIAL JARDIM CUIABÁ. </t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2054/2054_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2054/2054_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE RECUPERAÇÃO FISCAL DE IPTU, ISSQN, CONTRIBUIÇÃO DE MELHORIA, TAXAS DE DEMAIS DÉBITOS, JUNTO AO MUNICÍPIO DE CAMPO VERDE-MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2063/2063_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2063/2063_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E REGULAMENTA ZONA ESPECIAL DE INTERESSE SOCIAL &amp;#8211; ZEIS, DA ÁREA DA MATRICULA Nº 4.919, DENOMINADA DE LOTEAMENTO RECANTO DOS BOSQUE II, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2077/2077_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2077/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REGULAMENTAR O PARCELAMENTO DE SOLO PARA FORMAÇÃO DE SÍTIOS E CHÁCARAS DE RECREIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO III E IV DO DISTRITO INDUSTRIAL II, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI COMPLEMENTAR Nº 047/2014.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART. 7º DA LEI COMPLEMENTAR Nº 089/2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ISENÇÃO DE IMPOSTO PREDIAL TERRITORIAL URBANO &amp;#8211; IPTU NOS IMÓVEIS TERRITORIAIS  PERTENCENTES AOS NOVOS LOTEAMENTOS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 045/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE IMPOSTO SOBRE SERVIÇOS DE TRANSPORTE COLETIVO DE PESSOAS, POR ÔNIBUS, NO MUNICÍPIO DE CAMPO VERDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA TAXA DE LICENCIAMENTO AMBIENTAL A ASSOCIAÇÃO E COOPERATIVO DE PRODUTORES DA AGRICULTURA FAMILIAR, NO MUNICÍPIO DE CAMPO VERDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO E ISENTA DE JUROS E MULTA OS DÉBITOS DE ISSQN E DA OUTORGA FIXA EM FAVOR DA EMPRESA RICARDO EVANGELISTA &amp; CIA LTDA, E DÁ OUTROS PROVIMENTOS.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE ALTERAÇÃO DO INCISO III, ALÍNEAS A E B, DO ARTIGO 5º, DA LEI COMPLEMENTAR Nº 060/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2406/2406_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ART. 7º DA LEI COMPLEMENTAR Nº 089/2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2415/2415_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DAS LEIS COMPLEMENTARES 049/2015 E 019/2010, QUE VERSAM SOBRE O PLANO DIRETOR DO MUNICÍPIO DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE 10,31% AOS SERVIDORES ATIVOS E INATIVOS DA CARREIRA DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI Nº 2.312 QUE DISPÕE SOBRE O PLANO PLURIANUAL &amp;#8211; PPA; LEI Nº 2.313 QUE DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS &amp;#8211; LDO; E LEI Nº 2.318 QUE DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA, DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI MUNICIPAL Nº 2.267, DE 19 DE ABRIL DE 2017, QUE CRIOU O PROGRAMA MUNICIPAL DE AUXILIO TRANSPORTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CAMPO VERDE, MT.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE LOCAÇÃO DE IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI Nº 2.312 QUE DISPÕE SOBRE O PLANO PLURIANUAL - PPA; LEI Nº 2.313 QUE DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS &amp;#8211; LDO; E LEI Nº 2.318 QUE DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL - LOA, DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO CONSELHO MUNICIPAL DE DEFESA DA PESSOA IDOSA &amp;#8211; CMDDPI E DO FUNDO MUNICIPAL DE APOIO A POLÍTICA DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 2.331/2017, DE 22 DE DEZEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ALTERAÇÃO DA LEI Nº 2.312 QUE DISPÕE SOBRE O PLANO PLURIANUAL &amp;#8211; PPA (2018 A 2021); LEI Nº 2.313 QUE DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS &amp;#8211; LDO (2018); E LEI Nº 2.318 QUE DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA (2018), DO ORÇAMENTO VIGENTE._x000D_
 </t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.270, DE 22 DE MAIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.  _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1695/1695_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1695/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA A INCLUSÃO DE ELEMENTO DE DESPESA E FONTE DE RECURSO NO ORÇAMENTO VIGENTE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 2º DA LEI Nº 2124/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.213/2017, LEI DE DIRETRIZES ORÇAMENTARIAS &amp;#8211; LDO EXERCÍCIO 2018), A LEI Nº.  2.312/2017PLANO PLURIANUAL MENTE &amp;#8211; PPA PARA PERÍODO DE 2018/2021, LEI ORÇAMENTÁRIO ANUAL &amp;#8211; LOA PARA O EXERCÍCIO DE 2018) E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA 01 (UMA) VAGA DO CARGO DE NUTRICIONISTA NO ÂMBITO DA ADMINISTRAÇÃO, ALTERANDO A TABELA INSERTA NO ARTIGO 4º DA LEI Nº 2.253/2017, RETIFICA O NÚMERO DE VAGAS DO CARGO DE MÉDICO VETERINÁRIO NA TABELA DO ARTIGO 4º DA LEI 2.253/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1700/1700_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR PARCIALMENTE DESPESAS COM A REALIZAÇÃO DA 19ª FEIRA COMERCIAL DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE COOPERAÇÃO COM O INSTITUTO LEVERGER PARA A IMPLANTAÇÃO DE HORTA COMUNITÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.312/2017 PLANO PLURIANUAL, PPA PARA PERÍODO DE 2018/2021, LEI Nº 2.213, LEI DE DIRETRIZES ORÇAMENTÁRIAS &amp;#8211; LDO EXERCÍCIO 2018; E ABRE CRÉDITO ESPECIAL NA LEIO Nº 2.318/2017, LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA, PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER ÁREAS DE IMÓVEIS QUE ESPECIFICA EM DOAÇÃO PARA ABERTURA DE RUA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.345, DE 16 DE MARÇO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RETIFICAR O NOME DAS RUAS 14 (QUATORZE) E 15 (QUINZE) DO BAIRRO CIDADE ALTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR PARCIALMENTE DESPESA COM A COMEMORAÇÃO DO 75º ANIVERSÁRIO DO INSTITUTO FEDERAL DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR PARCIALMENTE DESPESA COM A REALIZAÇÃO DA III EXPOCAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO POR DESEMPENHO E PRODUTIVIDADE FISCAL AOS SERVIDORES EM EFETIVO EXERCÍCIO DE FISCALIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA INSERTA NO ARTIGO 4º DA LEI Nº 2.253/2017, RETIFICANDO O PADRÃO DE VENCIMENTO PARA O CARGO DE FISCAL, ALTERANDO NO ANEXO I, OS DEVERES E OS REQUISITOS PARA O SEU PROVIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI Nº 2.320 DE 06 DE DEZEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.253/2017, CRIANDO NOVO PADRÃO DE VENCIMENTO E ALTERA O PADRÃO DE VENCIMENTO PARA O CARGO DE MÉDICO CLÍNICO GERAL/PSF, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI Nº 2.321 DE 06 DE DEZEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI Nº 1.985 DE 13 DE JUNHO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI Nº 2.312/2017 QUE DISPÕE SOBRE O PLANO PLURIANUAL &amp;#8211; PPA; LEI Nº 2.2132017 QUE DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS &amp;#8211; LDO; E LEI Nº 2.318/2017, QUE DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA, DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.213, LEI DE DIRETRIZES ORÇAMENTÁRIAS &amp;#8211; LDO (EXERCÍCIO 2018), A LEI 2.312/2017 PLANO PLURIANUAL - PPA (PARA PERÍODO DE 2018/2021), E ABRE CRÉDITO ADICIONAL SUPLEMENTAR ESPECIAL NA LEI Nº 2.318/2017, LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA (PARA O EXERCÍCIO DE 2018) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DO MUNICÍPIO, EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR  CONTRATO DE LOCAÇÃO DE IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL (ART. 37, X, DA CF) AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS  E PENSÕES DOS APOSENTADOS E PENSIONISTAS, DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS DE CONSUMO DE ENERGIA ELÉTRICA DA COOPERATIVA AGROPECUÁRIA DO ASSENTAMENTO 28 DE OUTUBRO, NO MUNICÍPIO DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI GRATIFICAÇÃO  DE FUNÇÃO PARA PROFISSIONAIS DA ÁREA DE ENFERMAGEM QUE EXERCEM O CONTROLE E MONITORAMENTO DE VACINAS JUNTO AO SETOR DE VIGILÂNCIA EPIDEMIOLÓGICA/IMUNIZAÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO INCISO IV, DO ARTIGO 44 DA LEI MUNICIPAL Nº1.616, DE 02 DE SETEMBRO DE 2010.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CNPJ PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO R CULTURA &amp;#8211; SMEC, EM ENTENDIMENTO Á PORTARIA CONJUNTA FNDES/STN Nº 2, DE 28 DE JANEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1964/1964_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1964/1964_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI Nº 1.500/2009, PARA INCLUIR A SECCIONAL DA UNIÃO NACIONAL DOS DIRIGENTES MUNICIPAIS DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1965/1965_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1965/1965_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.370, DE 29 DE MAIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1966/1966_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1966/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR CONTRATO DE PERMISSÃO DE USO A TÍTULO PRECÁRIO, COM ENCARGOS, DO IMÓVEL QUE ESPECIFICA PARA A ASSOCIAÇÃO DE EMPREENDEDORISMO SOCIAL DA SERRA SÃO VICENTE &amp;#8211; ASSES &amp;#8211; SVC, INSCRITA NO CNPJ Nº 29.953.793/0001-45, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1967/1967_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1967/1967_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR CONTRATO DE PERMISSÃO DE USO A TÍTULO PRECÁRIO, DO IMÓVEL QUE ESPECIFICA,COM A ASSOCIAÇÃO ALAN CARLOS COSTA AMORIM AACCA, INSCRITA NO CNPJ Nº 26.002.699/0001-12, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1968/1968_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1968/1968_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRÉDIOS DE PROPRIEDADE DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2020/2020_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2020/2020_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO FINANCEIRO DE 2019, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2078/2078_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2078/2078_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL  A DESTINAR OS RECURSOS ORIGINADOS DA 18º EXPOVERDE PARA EDIFICAÇÃO DE OBRAS E MELHORIAS NO PARQUE DE EXPOSIÇÃO, NA ÁREA PERTENCENTE AO SINDICATO RURAL DO MUNICÍPIO DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2062/2062_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2062/2062_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A DOAR A ÁREA DO RESIDENCIAL JARDIM CUIABÁ AO ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2103/2103_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2103/2103_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A INSTITUIR VERBA INDENIZATÓRIA PARA OS AGENTES DE COMBATE AS ENDEMIAS QUE REALIZAM BLOQUEIOS QUÍMICOS, CAMPANHA ANTIRRÁBICA, LEVANTAMENTO ENTOMOLÓGICO E COBERTURA DE 100 % DAS VISITAS DOMICILIARES DE LEVANTAMENTO DE ÍNDICE, JUNTO AO SETOR DE VIGILÂNCIA AMBIENTAL DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2104/2104_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2104/2104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NAS TUBULAÇÕES DO SISTEMA DE ABASTECIMENTO DE ÁGUA DA CONCESSIONÁRIA ÁGUAS DE CAMPO VERDE, E DÁ OUTRAS PROVIDÊNCIAS." </t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2105/2105_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2105/2105_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 2.312, DE 17 DE OUTUBRO DE 2017, DISPÕES SOBRE O PLANO PLURIANUAL &amp;#8211; PPA DO MUNICÍPIO, PARA O PERÍODO DE 2018 A 2021, A LEI Nº 2.313, DE 17 DE OUTUBRO DE 2017, DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS, PARA O EXERCÍCIO FINANCEIRO DE 2018, E ABRE CRÉDITO ESPECIAL NA LEI Nº2.318, DE 14 DE NOVEMBRO DE 2017, ESTIMA A RECEITA E FIXA AS DESPESAS DO MUNICÍPIO DE CAMPO VERDE, PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2106/2106_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2106/2106_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE LOCAÇÃO DE IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2107/2107_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2107/2107_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA 51 (CINQUENTA E UMA) VAGAS EFETIVAS  PARA O CARGO DE AUXILIAR ADMINISTRATIVO, ALTERANDO A TABELA INSERTA NO ARTIGO 3º. DA LEI773/2002, COM REDAÇÃO CONFERIDA PELA LEI 2.139/2015, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA A INCLUSÃO DE ELEMENTO DE DESPESA E FONTE DE RECURSOS NO ORÇAMENTO VIGENTE."</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2152/2152_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2152/2152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº2.370, DE 29 DE MAIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2169/2169_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2169/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR PARCIALMENTE  DESPESAS COM A REALIZAÇÃO  DA CAMPANHA &amp;#8220;NATAL PREMIADO 2018&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2170/2170_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2170/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.387/2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2224/2224_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI VERBA INDENIZATÓRIA PARA OCUPANTE DO CARGO DE GERENTE DE SERVIÇOS MÉDICOS DA SECRETARIA MUNICIPAL DE SAÚDE QUE REALIZA EXAMES DE ULTRASSONOGRAFIA NO CENTRO DE ATENÇÃO INTEGRAL A SAÚDE DA MULHER (CAISM), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ACRÉSCIMO DE REPASSE DE VALOR PREVISTO NO ARTIGO 2º DA LEI MUNICIPAL Nº 2.017/2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2226/2226_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2226/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR CONTRATO DE PERMISSÃO DE USO A TÍTULO PRECÁRIO, COM ENCARGOS, DO IMÓVEL QUE ESPECIFICA PARA ASSOCIAÇÕES OU COOPERATIVAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.312/2017 PLANO PURIANUAL &amp;#8211; PPA PARA PERÍODO DE 2018/2021, A LEI Nº 2.213/2017, LEI DE DIRETRIZES ORÇAMENTÁRIAS &amp;#8211; LDO EXERCÍCIO 2018, E ABRIR CRÉDITO ESPECIAL NA LEI Nº 2.318/2017, LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA, PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2250/2250_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2250/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS DO MUNICÍPIO DE CAMPO VERDE, PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2251/2251_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR TERMO DE CESSÃO DE EQUIPAMENTO COM A ASSOCIAÇÃO DOS BENEFICIÁRIOS DA RODOVIA MT 140, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE LOCAÇÃO DE IMÓVEL QUE ESPECIFICA , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER NA ALIENAÇÃO ONEROSA DOS BENS MÓVEIS INSERVÍVEIS, OBSOLETOS OU ANTIECONÔMICOS.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE SUPLEMENTAR ESPECIAL, PARA A INCLUSÃO DE ELEMENTO DE DESPESA NO ORÇAMENTO VIGENTE. </t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR TERMO DE COOPERAÇÃO COM O INSTITUTO MATO-GROSSENSE DO ALGODÃO &amp;#8211; IMAMT, PARA A IMPLANTAÇÃO DE UM CENTRO DE TREINAMENTO PARA QUALIFICAÇÃO DE MÃO DE OBRA EM CONFECÇÃO E DESENVOLVIMENTO DA INDÚSTRIA TÊXTIL E PREPARAÇÃO DE CORPO DISCENTE DE COSTURA INDUSTRIAL. </t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA NOMENCLATURA DA SECRETARIA MUNICIPAL DE INDÚSTRIA E COMÉRCIO E TURISMO &amp;#8211; SMICT PARA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO &amp;#8211; SMDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.985 DE 13 DE JUNHO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2374/2374_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2389/2389_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2389/2389_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL PARCELAR DÉBITOS EM ACORDO JUNTO A RECEITA FEDERAL DO BRASIL, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO COM O PODER JUDICIÁRIO PARA CONTRATAÇÃO DE SERVIÇOS DE PERFURAÇÃO E ANÁLISE DO SOLO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE SOFTWARE INTEGRADO PARA GESTÃO DE SAÚDE PÚBLICA MUNICIPAL, A SER PAGO MEDIANTE PARCELAMENTO, CUJO O NÚMERO DE PARCELAS NÃO ULTRAPASSE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR ESPECIAL, PARA A INCLUSÃO DE ELEMENTO DE DESPESA NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.381, DE 29 DE AGOSTO DE 2018 &amp;#8211; LEI DIRETRIZES ORÇAMENTÁRIA &amp;#8211; LDO, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2019 &amp;#8211; LOA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2408/2408_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.404, DE 05 DE DEZEMBRO DE 2018 &amp;#8211; LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA, QUE ESTIMA A RECEITA E FIXA AS DESPESAS DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2019, E OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL 2018/2021, PARA O EXERCÍCIO FINANCEIRO DE 2019, DO MUNICÍPIO DE CAMPO VERDE, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>PLOLG</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária/Legislativo</t>
   </si>
   <si>
     <t>João Fique Frio, Boneca, Moises Polito, Solivan Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 2.115, DE AGOSTO DE 2015, A CARGA HORÁRIA E, CONSEQUENTEMENTE, ADEQUANDO PROPORCIONALMENTE O VENCIMENTO DO CARGO DE PROCURADOR LEGISLATIVO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUA, LOCALIZADA NO LOTEAMENTO GREENVILLE, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t xml:space="preserve">Zé Barbeiro, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA, LOCALIZADA NO LOTEAMENTO GREENVILLE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA &amp;#8220;DEZEMBRO VERMELHO&amp;#8221;, QUE DISPÕE SOBRE A PREVENÇÃO A AIDS E OUTRAS DOENÇAS SEXUALMENTE TRANSMISSÍVEIS NO MUNICÍPIO DE CAMPO VERDE/MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>Silvio Eventos, Boneca, Cícero, Dantte, João Fique Frio, Juca Alves, Moises Polito, Nei do Dom Ozorio - PT, Pedro Cambara, Solivan Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2089/2089_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2089/2089_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE TRAVESSA E RUAS, LOCALIZADAS NO LOTEAMENTO GREENVILLE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2090/2090_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2090/2090_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DA AVENIDA MATO GROSSO ENTRE A ROTATÓRIA LOCALIZADA NA MT 140 ATÉ O SEU FINAL NO BAIRRO GREENVILLE, E DÁ OUTRAS PROVIDÊNCIAS. AUTOR: FRANCISCO SILVIO PEREIRA CRUZ</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE CAMPO VERDE A EFETUAR DOAÇÃO DE UM AR-CONDICIONADO AO EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CRIA PROVISORIAMENTE, PARA O EXERCÍCIO DE 2018, SESSÕES ORDINÁRIAS/ITINERANTES NAS COMUNIDADES RURAIS DO MUNICÍPIO DE CAMPO VERDE-MT E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 48 E ACRESCENTA O INCISO VI, E ARTIGO 52-B AO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE CAMPO VERDE - MT E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>João Fique Frio, Boneca, Moises Polito, Pedro Cambara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA A CONCESSÃO DE MOÇÃO DE APLAUSO, A SER CONCEDIDA PELA CÂMARA MUNICIPAL DE CAMPO VERDE-MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Subistitutivo</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ISENTA DE IMPOSTO PREDIAL TERRITORIAL URBANO &amp;#8211; IPTU, REDUZ A ALÍQUOTAS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>Fabio Schroeter, Silvio Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1945/1945_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1945/1945_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO SUBSTITUTIVO N.º 40/2018-A DE 28 DE MAIO DE 2018. INSTITUI VERBA INDENIZATÓRIA PARA OS PROFISSIONAIS DA ÁREA DE ENFERMAGEM QUE EXERCEM O CONTROLE E MONITORAMENTO DE VACINAS JUNTO AO SETOR DE VIGILÂNCIA EPIDEMIOLÓGICA/IMUNIZAÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2055/2055_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2055/2055_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO V DO ART. 20 DA LEI ORGÂNICA DO MUNICÍPIO DE CAMPO VERDE-MT.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1635/1635_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1635/1635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES REFERENTES RELATIVAS A CONCESSIONÁRIA ÁGUAS DE CAMPO VERDE:                   _x000D_
  _x000D_
 1)  EM QUAIS OS SETORES ESTÃO LOCALIZADAS AS REDES DE ESGOTO; _x000D_
  _x000D_
 2)  QUAIS OS BAIRROS ESTÃO AUTORIZADOS A REALIZAR AS LIGAÇÕES DE ESGOTO; _x000D_
 </t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>João Fique Frio, Boneca, Dantte, Juca Alves, Moises Polito, Solivan Fonseca, Zé Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE A OPERAÇÃO TAPA-BURACOS REALIZADA NA CIDADE DE NOVA BRASILÂNDIA COM A UTILIZAÇÃO DOS MAQUINÁRIOS E SERVIDORES DO MUNICÍPIO DE CAMPO VERDE: _x000D_
  _x000D_
 1) A ADMINISTRAÇÃO PÚBLICA DE CAMPO VERDE EXECUTOU SERVIÇOS OU QUALQUER AÇÃO COM  MAQUINÁRIOS  E/OU  SERVIDORES  PÚBLICOS  DO  MUNICÍPIO  DE  CAMPO  VERDE  EM  FAVOR  DA ADMINISTRAÇÃO PÚBLICA DA CIDADE DE NOVA BRASILÂNDIA? _x000D_
 2) QUAIS FORAM AS AÇÕES E/OU SERVIÇOS EFETUADOS? FAVOR INFORMAR O QUANTITATIVO E O QUALITATIVO. _x000D_
 3) QUAL FOI O INSTRUMENTO LEGAL UTILIZADO PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE CAMPO VERDE PARA A EXECUÇÃO DE SERVIÇOS NA CIDADE DE NOVA BRASILÂNDIA? FAVOR ENVIAR CÓPIAS. _x000D_
 </t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES REFERENTES AO DISTRITO INDUSTRIAL II: _x000D_
 _x000D_
 1-  QUAIS SÃO AS EMPRESAS PROPRIETÁRIAS DOS LOTES NO REFERIDO DISTRITO INDUSTRIAL II? _x000D_
 2-  ENCAMINHAR CÓPIAS DOS CONTRATOS DE COMPRA E VENDA; _x000D_
 3-  QUAIS AS ATIVIDADES ECONÔMICAS DAS EMPRESAS INSTALADAS NO DISTRITO INDUSTRIAL II? SE NÃO HÁ ATIVIDADE DA EMPRESA POR QUE O LOTE NÃO FOI TRANSFERIDO A OUTRA?  _x000D_
 4-  PARA AS EMPRESAS QUE NÃO CUMPRIRAM AS CLÁUSULAS CONTRATUAIS QUAIS MEDIDAS ESTÃO SENDO TOMADAS? _x000D_
 5-  ENCAMINHAR MAPA DO DISTRITO INDUSTRIAL II CONTENDO QUADRA, LOTE E QUAIS SÃO OS LOTES QUE PERTENCEM AO MUNICÍPIO?   _x000D_
 </t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES REFERENTES A AGROINDÚSTRIA SMALL HOUSE, LOCALIZADA NO DISTRITO INDUSTRIAL DE PROPRIEDADE DO MUNICÍPIO: _x000D_
  _x000D_
 _x000D_
 1.  A QUANTO TEMPO A MESMA EXISTE EM CAMPO VERDE? _x000D_
 2.  A MESMA ENCONTRA-SE EM FUNCIONAMENTO? CASO NÃO, PORQUE? HÁ PREVISÃO PARA O SEU FUNCIONAMENTO? _x000D_
 3.  QUAL O ESTADO DE CONSERVAÇÃO DOS MATERIAIS E EQUIPAMENTOS QUE LÁ SE ENCONTRAM? _x000D_
 </t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES REFERENTES A CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA DO BAIRRO SÃO MIGUEL._x000D_
 _x000D_
 &amp;#8226;	ESSAS OBRAS FORAM SUSPENSAS? SE SIM, QUAL O MOTIVO?_x000D_
 &amp;#8226;	QUAL A PREVISÃO DE CONCLUSÃO DA OBRA?_x000D_
 </t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE A VERACIDADE DAS INFORMAÇÕES SOBRE SE O MUNICÍPIO POSSUI UMA CASA DE APOIO EM CUIABÁ PARA AJUDAR AS PESSOAS NECESSITADAS QUE SE DESLOCAM ATÉ A CAPITAL PARA TRATAMENTO DE SAÚDE._x000D_
 _x000D_
  	                     1- EXISTE ESTA CASA DE APOIO EM CUIABÁ PARA ATENDER AS PESSOAS QUE SE DESLOCAM ATÉ A CAPITAL PARA TRATAMENTO DE SAÚDE?_x000D_
 _x000D_
   	 2- ONDE ESTÁ LOCALIZADA E DESDE QUANDO ESTA EXISTE? _x000D_
 _x000D_
  	 3- DE QUEM É O IMÓVEL?  QUAL É O VALOR PAGO PELO ALUGUEL? QUAL O CRITÉRIO PARA ESCOLHA DESTE IMÓVEL?_x000D_
 _x000D_
  	 4- SE TEM E QUAIS SÃO OS CRITÉRIOS PARA UTILIZAR O REFERIDO IMÓVEL? QUANTAS PESSOAS SÃO ATENDIDAS EM MÉDIA POR MÊS?_x000D_
 _x000D_
  	 5- QUAL O MOTIVO DA NÃO DIVULGAÇÃO DA LOCALIZAÇÃO DESTE IMÓVEL?_x000D_
 _x000D_
  	 6- QUANTAS PESSOAS PODEM SER ABRIGADAS NO IMÓVEL?_x000D_
 _x000D_
   	 7- QUAL O CUSTO TOTAL PARA MANUTENÇÃO DESTE IMÓVEL? COMO ALIMENTAÇÃO, LIMPEZA, ÁGUA, ENERGIA ELÉTRICA, TELEFONE, SEGURANÇA, ACOMODAÇÕES, ETC. _x000D_
 _x000D_
 8- QUAIS SÃO AS PESSOAS QUE ADMINISTRAM OU COORDENAM O REFERIDO IMÓVEL? SÃO SERVIDORAS DO MUNICÍPIO? QUEM SÃO? QUANTO RECEBEM DE REMUNERAÇÃO CADA UM, INCLUÍDO AS GRATIFICAÇÕES? 	 _x000D_
 </t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES REFERENTES A OPERAÇÃO &amp;#8220;LOTE LIMPO&amp;#8221;:_x000D_
 _x000D_
 1). QUAIS ÁREAS E LOTES PÚBLICOS FORAM ALVOS DESTA OPERAÇÃO?_x000D_
 _x000D_
 2). QUAIS FORAM OS PREJUÍZOS, HOUVE RECUPERAÇÃO DESTAS ÁREAS E DOS LOTES?_x000D_
 _x000D_
 3). REQUER QUE SEJA DISPONIBILIZADO UM SERVIDOR COMPETENTE PARA REALIZAÇÃO DE VISTORIA IN LOCO._x000D_
 </t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES REFERENTES À EMPRESA &amp;#8220;SILVIO EVENTOS&amp;#8221;:_x000D_
 _x000D_
 1)A EMPRESA PRESTA OU PRESTOU SERVIÇOS PARA O MUNICÍPIO NO PERÍODO QUE COMPREENDE JANEIRO DE 2013 ATÉ A PRESENTE DATA?_x000D_
 _x000D_
 2)SE SIM, QUAIS FORAM E QUAL OS VALORES PAGOS PELO MUNICÍPIO AOS SERVIÇOS DESTA EMPRESA?_x000D_
 </t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, AS SEGUINTES INFORMAÇÕES SOBRE A VERACIDADE DOS FATOS DO POSSÍVEL SURTO DE MENINGITE EM CAMPO VERDE MT:_x000D_
 _x000D_
 1- ESSA INFORMAÇÃO É VERDADEIRA?_x000D_
 2- QUANTOS CASOS FORAM REGISTRADOS NOS EXERCÍCIOS 2017 E 2018 ATÉ A PRESENTE DATA?_x000D_
 3- QUAIS ERAM OS TIPOS DE MENINGITE? _x000D_
 4- QUANTOS DESTES FORAM A ÓBITO? _x000D_
 5- SE EXISTE UM NÚMERO ELEVADO DE CASOS, MESMO QUE NÃO SE CLASSIFICA COMO SURTO, QUAIS AS MEDIDAS ESTÃO SENDO TOMADAS PARA EVITAR A PROLIFERAÇÃO DA DOENÇA EM CAMPO VERDE._x000D_
 </t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, AS SEGUINTES INFORMAÇÕES SOBRE A OBRA DE CONSTRUÇÃO DA CRECHE LOCALIZADA NO JARDIM AMÉRICA._x000D_
 _x000D_
 1)	QUAL O MOTIVO DA ATUAL PARALIZAÇÃO DESTA OBRA?_x000D_
 2)	QUANTO JÁ FOI GASTO?_x000D_
 3)	QUAL A PREVISÃO DE CONCLUSÃO DA OBRA?_x000D_
 4)	HOUVE ADITIVO CONTRATUAL DE PRAZO E VALORES?_x000D_
 5)	SOLICITO AINDA A CONFIRMAÇÃO DA VERACIDADE DA INFORMAÇÃO DE QUE A EMPRESA RESPONSÁVEL ENCONTRA-SE SEM FUNDOS PARA CONCLUIR A REFERIDA OBRA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, AS INFORMAÇÕES DE QUAIS AS PROVIDENCIAS E ESTRATÉGIAS ESTÃO SENDO ADOTADAS PARA TRANSFORMAR A COMUNIDADE AGROVILA GOVERNADOR JOÃO PONCE DE ARRUDA EM DISTRITO, CONFORME O ART.11 DO PLANO DIRETOR, LEI COMPLEMENTAR 019/2010.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, AS SEGUINTES INFORMAÇÕES SOBRE A VERACIDADE DE TAXAS DE ENTERRO COBRADAS PELA ADMINISTRAÇÃO PARA A LIBERAÇÃO DE SEPULTAMENTO:   _x000D_
 _x000D_
 1. É COBRADO ALGUMA TAXA POR ESSE SERVIÇO? SE SIM, QUAL VALOR DA COVA SIMPLES?_x000D_
 2. QUAL VALOR COBRADO PARA CADA SERVIÇO ADICIONAL?_x000D_
 3. ESSAS TAXAS SÃO ARRECADADAS POR QUEM? E QUAL A FORMA DE PAGAMENTO?_x000D_
 4. SE NO CASO DE VERACIDADE DESTA INFORMAÇÃO, EXISTE ALGUM INFORMATIVO DESTES SERVIÇOS E SEUS VALORES AFIXADO EM LOCAL VISÍVEL?_x000D_
 </t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 13/2018&amp;#8211;REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, TENDO EM VISTA QUE O MUNICÍPIO DE CAMPO VERDE PODERÁ NO FUTURO SER RESPONSABILIZADOS SOLIDARIAMENTE POR DÉBITOS EXISTENTES, VENHO REQUERER A VOSSA EXCELÊNCIA, AS SEGUINTES INFORMAÇÕES SOBRE TODAS AS EMPRESAS QUE PRESTARAM SERVIÇO TERCEIRIZADO, QUE EXECUTARAM OBRAS DO EXECUTIVO E DOS SERVIDORES CONTRATADO E COMISSIONADOS DO PODER EXECUTIVO A PARTIR DE 2013 ATÉ A PRESENTE DATA:_x000D_
 _x000D_
 1. NOME DAS EMPRESAS, QUAL SERVIÇO PRESTADO OU OBRA EXECUTADA E A DATA DA EXECUÇÃO DOS SERVIÇOS OU OBRAS;_x000D_
 _x000D_
 2. PARA EFETUAR A CONTRATAÇÃO E NO MOMENTO DO PAGAMENTO FOI EXIGIDO AS CERTIDÕES DO INSS, FGTS, PGR E DA RECEITA FEDERAL? _x000D_
 _x000D_
 3. QUANTOS AOS SERVIDORES CONTRATADOS E OCUPANTES DE CARGOS COMISSIONADOS, QUAIS OS IMPOSTOS O MUNICÍPIO VEM RETENDO NA FOLHA DE PAGAMENTO MENSALMENTE? _x000D_
 _x000D_
 4. O MUNICÍPIO ESTÁ EM DIA COM OS RECOLHIMENTOS JUNTO ÀS INSTITUIÇÕES/ÓRGÃOS DAS PARTES RETIDAS DO SEGURADO E DA PARTE PATRONAL?_x000D_
 _x000D_
 5. O MUNICÍPIO EXIGI QUE A EMPRESA APRESENTA A RELAÇÃO MENSAL DE FUNCIONÁRIOS COLOCADOS A SERVIÇOS DO MUNICÍPIO. NO CASO DE NÃO EXIGIR POR FORÇA CONTRATUAL, FICA A SUGESTÃO PARA FUTURAS CONTRATAÇÕES._x000D_
 </t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, SOLICITAR CÓPIA DA ATA DO CONSELHO MUNICIPAL DE MEIO AMBIENTE, DEVIDAMENTE AUTENTICADA DA REUNIÃO REALIZADA NO DIA 29 DE NOVEMBRO DE 2017 OU ATÉ A PRESENTE DATA, ESTÁ COM OBJETIVO DE TRATAR DOS SEGUINTES ASSUNTOS;_x000D_
 _x000D_
 A) ANÁLISE E JULGAMENTOS DOS PROCESSOS REFERENTES A EMPRESA ÁGUAS DE CAMPO VERDE, CONFORME INFORMAÇÕES CONTIDAS NA RESPOSTA AO REQUERIMENTO 054/2017;_x000D_
 _x000D_
 B) RELATÓRIO TÉCNICO E DEMAIS DOCUMENTO;_x000D_
 _x000D_
 C) QUAL O NÚMERO DO PROTOCOLO DO PROCESSO ENCAMINHADO A SEMA;_x000D_
 _x000D_
 D) QUAL O MOTIVO DA DEMORA DA ANÁLISE, JULGAMENTOS E DE ENCAMINHAMENTOS A SEMA. TENDO EM VISTA QUE CONSTA AUTO DE INFRAÇÃO DE DEZEMBRO DE 2016;_x000D_
 _x000D_
 E) QUEM ESTAVA COMO RESPONSÁVEL PELA CONDUÇÃO DO PROCESSO; _x000D_
 </t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, CÓPIA DO RELATÓRIO CONTÁBIL EXIGIDO EM CONTRATO COM A EMPRESA ÁGUAS DE CAMPO VERDE, DE 2017 ATÉ A PRESENTE DATA. </t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, AS SEGUINTES INFORMAÇÕES SOBRE A RODOVIÁRIA MUNICIPAL: _x000D_
 _x000D_
 QUANDO É O TERMINO PREVISTO PARA O CONTRATO DE CONCESSÃO? _x000D_
 NO CONTRATO, EXISTEM CLAUSULAS A SEREM OBEDECIDAS PELOS CONCESSIONÁRIOS QUANTO ÀS BOAS CONDIÇÕES DE MANUTENÇÃO E CONSERVAÇÃO? _x000D_
 QUAIS AS MEDIDAS QUE O EXECUTIVO ESTÁ ADOTANDO EM RELAÇÃO À MANUTENÇÃO E CONSERVAÇÃO?. _x000D_
 NA ÉPOCA A RESPOSTA FOI QUE A PREFEITURA NÃO TINHA NENHUM DOCUMENTO A RESPEITO DA CONCESSÃO DA RODOVIÁRIA. SENDO ASSIM REITERO AS MESMAS PERGUNTAS, ACRESCIDA DO SEGUINTE:_x000D_
 _x000D_
 A ADMINISTRAÇÃO MUNICIPAL ADOTOU ALGUMA MEDIDA PARA BUSCAR DADOS DA CONCESSÃO PARA QUE POSSA NOS PROVER DAS TAIS INFORMAÇÕES SOLICITADAS NO REQUERIMENTO Nº 008/2017.  _x000D_
 </t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro Cambara, Boneca, Cícero, Dantte, João Fique Frio, Juca Alves, Kleberson Almeida, Moises Polito, Nei do Dom Ozorio - PT, Silvio Eventos, Solivan Fonseca, Zé Barbeiro, Zé Maria </t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÃO SE FEZ-SE CUMPRIR A LEI Nº 2.291 DE 09 DE AGOSTO DE 2017, CASO NÃO, QUAL O MOTIVO?</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1944/1944_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1944/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÃO RELACIONADAS AOS CONSELHOS MUNICIPAIS:_x000D_
 _x000D_
 I- RELAÇÃO DOS CONSELHOS MUNICIPAIS EXISTENTES EM CAMPO VERDE-MT, INDICANDO OS QUE SE ENCONTRAM EM ATIVIDADE E OS QUE ESTÃO EM INATIVIDADE, CASO HOUVER ALGUM INATIVO INDICAR O MOTIVO;_x000D_
 II- RELAÇÃO DOS MEMBROS DE CADA CONSELHO MUNICIPAL, CONTENDO CARGOS QUE OCUPAM E ENTIDADES QUE REPRESENTAM;_x000D_
 III- CRONOGRAMA DE REUNIÕES PARA O ANO DE 2018;_x000D_
 IV- ATA DA ÚLTIMA REUNIÃO REALIZADA POR CADA CONSELHO MUNICIPAL;_x000D_
 V- CÓPIA DO REGIMENTO INTERNO DE CADA CONSELHO MUNICIPAL EM ATIVIDADE; CASO NÃO EXISTA O REGIMENTO INTERNO, CÓPIA DA ATA DA INSTALAÇÃO DA DIRETORIA. _x000D_
 </t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1969/1969_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1969/1969_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, CÓPIA DAS PRESTAÇÕES DE CONTAS DA SECRETÁRIA DE ESPORTES E LAZER DOS ÚLTIMOS 12 MESES. AUTOR: ISNEIVALDO DELMONDES DA SILVA.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2061/2061_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2061/2061_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 020/2018 &amp;#8211; REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES JUNTO A SECRETARIA MUNICIPAL DE AGRICULTURA ABASTECIMENTO E MEIO AMBIENTE PARA QUE ESTE ELABORE ESTUDO COM LAUDO TÉCNICO NO QUE SE REFERE A NOVA ESTAÇÃO DE TRATAMENTO DE ESGOTO &amp;#8211; ETE, CONTENDO OS SEGUINTES DADOS: _x000D_
 &amp;#61692;	A MESMA ESTÁ EM PLENO FUNCIONAMENTO; _x000D_
 &amp;#61692;	QUAL A QUANTIDADE DE UNIDADES MÁXIMA DE ATENDIMENTO E QUANTOS ESTÃO SENDO ATENDIDOS ATÉ O MOMENTO? E QUAIS OS BAIRROS SERÃO ATENDIDOS;_x000D_
 &amp;#61692;	 A ESTRUTURA ESTÁ DE ACORDO COM AS NORMAS E PROCEDIMENTOS? CASO NÃO ESTEJA, O QUE FALTA PARA ATINGIR ESSA META;_x000D_
 &amp;#61692;	A MESMA POSSUI TODAS AS LICENÇAS E OUTORGAS NECESSÁRIAS? SE NÃO QUAL O MOTIVO;_x000D_
 &amp;#61692;	AS INSTALAÇÕES COMPORTAM FUTURAS AMPLIAÇÕES, VISANDO O AUMENTO POPULACIONAL;_x000D_
 &amp;#61692;	QUAIS OS PROCEDIMENTOS PARA A DESTINAÇÃO DOS RESÍDUOS SÓLIDOS E ONDE ESTES ESTÃO SENDO ARMAZENADOS?_x000D_
 </t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES NO QUE SE REFERE A LEI Nº 2.349 DE 21 DE MARÇO DE 2018:_x000D_
 _x000D_
 &amp;#61692;O INSTITUTO LEVERGER REPASSOU RECURSO PARA AS DESPESAS COM MATERIAL E SERVIÇOS;_x000D_
 &amp;#61692;ATO DE NOMEAÇÃO DOS MEMBROS QUE IRÃO FAZER PARTE DA HORTA COMUNITÁRIA;_x000D_
 &amp;#61692;O LOCAL DE IMPLANTAÇÃO CONTINUA SENDO NA AV. BEIJA FLOR ESQUINA COM A AV. SÃO CRISTÓVÃO, DEVIDAMENTE REGISTRADO DO CRI SOB A MATRÍCULA 9.081? SE HOUVE MUDANÇA DE LOCALIDADE FAVOR ATUALIZAR NOVO LOCAL;_x000D_
 &amp;#61692; QUAIS OS MOTIVOS PARA A NÃO IMPLANTAÇÃO DESTA HORTA?_x000D_
 &amp;#61692; EXISTE PREVISÃO DE INÍCIO DA MESMA?</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2135/2135_texto_integral.docx</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2135/2135_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE A REDE DE ESGOTO E CAPTAÇÃO PLUVIAL DO MUNICÍPIO DE CAMPO VERDE-MT: _x000D_
 _x000D_
 1) ENVIAR OS MAPAS SUBTERRÂNEOS OU DOCUMENTOS EQUIVALENTES (TAMBÉM SUBTERRÂNEOS) QUE DEMONSTRAM DETALHADAMENTE TODA A REDE DE ESGOTO E CAPTAÇÃO PLUVIAL DO MUNICÍPIO DE CAMPO VERDE-MT;_x000D_
 _x000D_
 2)  AINDA ENVIAR À ESTA CASA DE LEIS, DENTRO DA REQUISIÇÃO SUPRAMENCIONADA, A LOCALIZAÇÃO DOS SEGUINTES PONTOS:_x000D_
  _x000D_
 A) ETES (ESTAÇÕES DE TRATAMENTO DE ESGOTO); _x000D_
 _x000D_
 B) ESTAÇÕES ELEVATÓRIAS; _x000D_
 _x000D_
 C) PONTOS DE COLETA POR CAMINHÕES LIMPA FOSSA._x000D_
 </t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2166/2166_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº023/2018 &amp;#8211; REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE OS LOTES DA CONSTRUTORA AMAZON NO MUNICÍPIO DE CAMPO VERDE:_x000D_
 1) A ADMINISTRAÇÃO PÚBLICA MUNICIPAL EFETIVOU ALGUMA PARCERIA COM A CONSTRUTORA AMAZON, PARA VIABILIZAR A AQUISIÇÃO DAS ÁREAS QUE FORAM DESTINADAS A CONSTRUÇÃO DE CONJUNTOS HABITACIONAIS EM CAMPO VERDE-MT? ENVIAR RELAÇÃO DAS ÁREAS E TIPOS DE PARCERIA E/OU SUBSÍDIOS._x000D_
 2) A ADMINISTRAÇÃO PÚBLICA MUNICIPAL EXECUTOU OBRAS E/OU SERVIÇOS NOS LOTES DA CONSTRUTORA AMAZON, QUE AINDA NÃO FORAM DESTINADOS À CONSTRUÇÃO DE CONJUNTOS HABITACIONAIS EM CAMPO VERDE-MT?_x000D_
 3) NOS LOTES DA SUPRAMENCIONADA EMPRESA, QUE NÃO CUMPREM A FUNÇÃO SOCIAL, ESTÁ SENDO APLICADO O IPTU PROGRESSIVO?_x000D_
 </t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2171/2171_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, JUNTO A EMPRESA ÁGUAS DE CAMPO VERDE, CONTENDO OS SEGUINTES DADOS SOBRE AS VÁLVULAS VENTOSAS QUE A MESMA ALEGA TER EM SEU SISTEMA DE ABASTECIMENTO: _x000D_
 _x000D_
 QUAL A QUANTIDADE, QUALIDADE E SE A MESMA ESTÁ DE ACORDO COM AS NORMAS TÉCNICAS EXIGIDAS PARA SUA EFICIÊNCIA; _x000D_
 QUAL A LOCALIZAÇÃO DESTAS VÁLVULAS? ELABORAR MAPA INDICANDO OS PONTOS CONTENDO LOCALIZAÇÃO;_x000D_
 EMITIR PARECER TÉCNICO. _x000D_
 </t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2183/2183_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2183/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES QUANTO:_x000D_
 _x000D_
 1) HOUVE REGULAMENTAÇÃO DA LEI MUNICIPAL Nº 2.303, DE 19 DE SETEMBRO DE 2017, QUE DISPÕE SOBRE REGRAS DE IDENTIFICAÇÃO E SEGURANÇA PARA CONDUÇÃO RESPONSÁVEL DE CÃES NAS PRAÇAS E VIAS PÚBLICAS DO MUNICÍPIO DE CAMPO VERDE?_x000D_
 _x000D_
 2) HOUVE ALGUM TIPO DE SINALIZAÇÃO NOS LOCAIS INDICADOS PELA LEI INFORMANDO A SUA EXISTÊNCIA E A OBRIGATORIEDADE DO CUMPRIMENTO?_x000D_
 </t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2228/2228_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2228/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES JUNTO A SECRETARIA MUNICIPAL DE AGRICULTURA, ABASTECIMENTO E MEIO AMBIENTE, REFERENTE A ESTAÇÃO DE TRATAMENTO DE ESGOTO &amp;#8211; ETE, NO BAIRRO RECANTO DO PÁSSAROS CONTENDO OS SEGUINTES DADOS: _x000D_
 &amp;#61692;	CÓPIA DO PROCESSO QUE DEU LEGALIDADE E QUE AUTORIZOU A INSTALAÇÃO DA MESMA NAQUELA LOCALIDADE; _x000D_
 &amp;#61692;	CÓPIA DOS LAUDOS E PARECERES DOS ÓRGÃOS COMPETENTES QUE VALIDARAM E QUE LIBERARAM A INSTALAÇÃO COMO: SEMA, SECRETARIA DE HABITAÇÃO E OUTROS ENVOLVIDOS;_x000D_
 &amp;#61692;	CÓPIA DA NOTIFICAÇÃO, MULTA APLICADA E DOCUMENTO DE NOTIFICAÇÃO REFERENTE AO VAZAMENTO DE ESGOTO ACORRIDO APROXIMADAMENTE 21 (VINTE E UM) DIAS ATRÁS;_x000D_
 &amp;#61692;	QUE PROVIDÊNCIAS EFETIVAS FORAM COBRADAS DAS ÁGUAS DE CAMPO VEDE, PARA SOLUCIONAR O PROBLEMA;_x000D_
 &amp;#61692;	FOI PEDIDO INTERDIÇÃO OU RETIRADA DA MESMA DA LOCALIDADE?_x000D_
 </t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2229/2229_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES QUANTO:_x000D_
 &amp;#61692;	AO PROJETO DE CONSTRUÇÃO DO SISTEMA DE CAPTAÇÃO E DESCARTE FINAL PLUVIAL DA AV. VEREADOR CESAR LIMA, LOCALIZADA NO BAIRRO SÃO MIGUEL;_x000D_
 &amp;#61692;	CÓPIA DE TODOS OS DOCUMENTOS INERENTE A CONCLUSÃO E RECEBIMENTO DA OBRA;_x000D_
 </t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2253/2253_texto_integral.docx</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2253/2253_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES QUANTO O ATENDIMENTO NO HOSPITAL MUNICIPAL CORAÇÃO DE JESUS, DE PACIENTES QUE NÃO RESIDAM NO MUNICÍPIO DE CAMPO VERDE:_x000D_
 _x000D_
 1)	OS REFERIDOS PACIENTES SÃO REGULADOS NO MUNICÍPIO?_x000D_
 2)	 RELAÇÃO DE TODOS OS PACIENTES QUE FORAM ATENDIDOS NO HOSPITAL MUNICIPAL CORAÇÃO DE JESUS, CONTENDO: NOMES, TELEFONE DE CONTATO, MUNICÍPIO ONDE RESIDEM, DATA, PROCEDIMENTOS REALIZADOS (DESDE CONSULTA ATÉ PROCEDIMENTOS CIRÚRGICOS)._x000D_
 </t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>Pedro Cambara</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2254/2254_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2254/2254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES RELACIONADAS A EMENDAS IMPOSITIVAS:_x000D_
 &amp;#61692;	QUAIS OS DEPUTADOS ESTADUAIS QUE DISPONIBILIZARAM EMENDAS NOS ÚLTIMOS 04 (QUATRO) ANOS? _x000D_
 E QUAIS OS VALORES?_x000D_
 </t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES REFERENTES A AGER: _x000D_
 SE O MUNICÍPIO JÁ FIRMOU CONVENIO COM ALGUMA AGENCIA REGULADORA DE SERVIÇOS PÚBLICOS; _x000D_
 SE SIM, ENVIAR CÓPIA DO INSTRUMENTO LEGAL DE PARCERIA, BEM COMO AÇÕES JÁ TOMADAS NO MUNICÍPIO TAIS COMO: NOTIFICAÇÃO, ADVERTÊNCIAS, SOLICITAÇÕES DE CUMPRIMENTO OU CORREÇÃO DE PROCEDIMENTOS;  _x000D_
 REFERENTE A CONCESSIONÁRIA ÁGUAS DE CAMPO VERDE, O QUE FOI REALIZADO, LEVANTAMENTO, APURADO OU QUESTIONADO? CASO SIM QUAIS DEFICIÊNCIAS NAS PRESTAÇÕES DE SERVIÇO OU IRREGULARIDADES;_x000D_
 </t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE O PARQUE DE EXPOSIÇÕES MARCO ANTÔNIO ESTEVES DA ROCHA:_x000D_
 1)	QUAIS AS ENTIDADES QUE POSSUEM PROPRIEDADES NO REFERIDO PARQUE?_x000D_
 2)	COMO ESTÁ DIVIDIDO A ÁREA? (COM MAPA);_x000D_
 3)	QUAIS OS CRITÉRIOS PARA CEDÊNCIA A TERCEIROS PARA A UTILIZAÇÃO DESTE?_x000D_
 4)	COMO SÃO DEFINIDOS OS VALORES DAS TAXAS DE UTILIZAÇÃO POR TERCEIROS?_x000D_
 5)	COMO É CUSTEADO A MANUTENÇÃO MENSAL DO PARQUE? (PODA DE ÁRVORE, ÁGUA, LUZ, ETC.)_x000D_
 6)	DE QUE FORMA SÃO ADMINISTRADOS OS RECURSOS PROVENIENTES DESTA UTILIZAÇÃO DE TERCEIROS?_x000D_
 7)	EXISTE ESTATUTO QUE DISCIPLINA O FUNCIONAMENTO E UTILIDADE DO MESMO?_x000D_
 8)	EXISTE CONTA CORRENTE ONDE É FEITO TODO MOVIMENTO PROVENIENTE DA ARRECADAÇÃO DESTA UTILIZAÇÃO? _x000D_
 </t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE A EMPRESA GANHADORA DO PREGÃO DE COMBUSTÍVEL AO PODER EXECUTIVO: _x000D_
 1)	QUAL A EMPRESA VENCEDORA DESTE PREGÃO?_x000D_
 2)	FOI SOLICITADO A MESMA A ENTREGA DE COMBUSTÍVEL?  CASO SIM, QUAL TIPO DE COMBUSTÍVEL E QUANTIDADE QUE FOI ENTREGUE? _x000D_
 3)	CASO A REFERIDA EMPRESA NÃO ESTEJA CUMPRINDO COM O CONTRATO, QUE PROVIDÊNCIAS FORAM TOMADAS?_x000D_
 </t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE OS VEÍCULOS DE PROPRIEDADE DO PODER EXECUTIVO: _x000D_
 1)	QUAIS OS VEÍCULOS MOVIDOS A DIESEL POSSUEM O MUNICÍPIO? FAVOR DISCRIMINAR O TIPO DE VEÍCULO E PARA QUAL SECRETÁRIA/ÓRGÃO O MESMO É VINCULADO._x000D_
 </t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES RELATIVAS A COMPROVAÇÃO DA ALTERAÇÃO DO ARTIGO Nº 73 DO ANEXO DA LEI Nº 711/2001, REFERENTE A CONCESSIONÁRIA ÁGUAS DE CAMPO VERDE:_x000D_
 1)	DOCUMENTO, LEI OU OUTRO INSTRUMENTO LEGAL QUE AUTORIZE A MAJORAÇÃO DA COBRANÇA DA TARIFA DE ESGOTO DE 75% (SETENTA E CINCO POR CENTO) PARA 90% (NOVENTA POR CENTO)._x000D_
 AUTOR: ISNEIVALDO DELMONDES DA SILVA._x000D_
 </t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES RELATIVAS AO CONTRATO DE CONCESSÃO DAS ÁGUAS DE CAMPO VERDE:_x000D_
 1)	CLAUSULA QUINTA &amp;#8211; OBRIGAÇÕES DA CONCESSIONÁRIA; FOI CUMPRIDO O ITEM IX? CASO SIM, ENVIAR DOCUMENTOS LEGAIS QUE COMPROVEM O CUMPRIMENTO DESTA CLÁUSULA CONTRATUAL._x000D_
 2)	HOUVE A TRANSFERÊNCIA DE CONCESSÃO OU DO CONTRATO SOCIETÁRIO DA CONCESSIONARIA, ITEM DA CLÁUSULA SÉTIMA &amp;#8211; SERVIÇOS;_x000D_
 3)	CÓPIA DOS RELATÓRIOS DOS SERVIÇOS ORA CONCEDIDOS CONFORME PARÁGRAFO SEGUNDO DA CLÁUSULA DÉCIMA._x000D_
 </t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2375/2375_texto_integral.pdf</t>
+    <t>http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2375/2375_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR FÁBIO SCHROETER PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE A VERACIDADE DOS FATOS RELATIVOS AO POSSÍVEL AUXÍLIO DA EMPRESA ÁGUAS DE CAMPO VERDE, NO QUE SE REFERE A RECUPERAÇÃO DA EROSÃO QUE SE FORMOU EM FRENTE A ÁREA DE LAZER PARQUE DAS ARARAS._x000D_
 _x000D_
 A) ESSA INFORMAÇÃO É VERÍDICA? CASO SIM, DE QUE FORMA FOI FEITO ESSE AUXILIO? SE FINANCEIRO QUAL VALOR? SE FOI EM MATERIAL FAVOR ENVIAR LISTA CONTENDO DISCRIMINAÇÃO E VALOR DESTE, BEM COMO CÓPIA DE NOTA FISCAL._x000D_
 _x000D_
 B) HOUVE COLABORAÇÃO NA MÃO DE OBRA?_x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -9614,67 +9614,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2018/2849/ata_ext._no_155-18.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2018/2850/ata_ext._no_156-18.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2018/2851/ata_ext._no_157-18.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2388/2388_texto_integral.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.docx" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2248/2248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2135/2135_texto_integral.docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2253/2253_texto_integral.docx" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2375/2375_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2018/2849/ata_ext._no_155-18.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2018/2850/ata_ext._no_156-18.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/sapl/public/materialegislativa/2018/2851/ata_ext._no_157-18.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2388/2388_texto_integral.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.docx" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2248/2248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2135/2135_texto_integral.docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2253/2253_texto_integral.docx" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoverde.mt.leg.br/media/./sapl/public/materialegislativa/2018/2375/2375_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H782"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="161.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>